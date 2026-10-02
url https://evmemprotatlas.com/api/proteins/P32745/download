--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,102 +61,127 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>SSR3</t>
   </si>
   <si>
     <t>P32745</t>
   </si>
   <si>
     <t>Somatostatin receptor type 3 (SS-3-R) (SS3-R) (SS3R) (SST3) (SSR-28)</t>
   </si>
   <si>
     <t>TRANSMEM 44..69; /note="Helical; Name=1"; /evidence="ECO:0000255"; TRANSMEM 80..101; /note="Helical; Name=2"; /evidence="ECO:0000255"; TRANSMEM 117..138; /note="Helical; Name=3"; /evidence="ECO:0000255"; TRANSMEM 162..181; /note="Helical; Name=4"; /evidence="ECO:0000255"; TRANSMEM 206..231; /note="Helical; Name=5"; /evidence="ECO:0000255"; TRANSMEM 258..279; /note="Helical; Name=6"; /evidence="ECO:0000255"; TRANSMEM 294..316; /note="Helical; Name=7"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters; FDA approved drug targets:Small molecule drugs; G-protein coupled receptors:GPCRs excl olfactory receptors</t>
   </si>
   <si>
     <t>FDA approved drug targets, G-protein coupled receptors, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000278195</t>
   </si>
   <si>
     <t>SSTR3</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Somatostatin receptor 3</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>37204237-37212477</t>
   </si>
   <si>
     <t>36609437</t>
   </si>
   <si>
     <t>Mesenchymal stem cell-derived extracellular vesicles transfer miR-598 to inhibit the growth and metastasis of non-small-cell lung cancer by targeting THBS2.</t>
   </si>
   <si>
     <t>39020380</t>
   </si>
   <si>
     <t>The RP11-417E7.1/THBS2 signaling pathway promotes colorectal cancer metastasis by activating the Wnt/β-catenin pathway and facilitating exosome-mediated M2 macrophage polarization.</t>
   </si>
   <si>
-    <t>Furthermore, exosomes derived from CRC cells transport THBS2 into macrophages, thereby inducing the M2 polarization of macrophages to sustain the prometastatic microenvironment.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from CRC cells transport </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>THBS2</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> into macrophages, thereby inducing the M2 polarization of macrophages to sustain the prometastatic microenvironment.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -610,51 +635,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.275</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -666,51 +691,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.275</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>