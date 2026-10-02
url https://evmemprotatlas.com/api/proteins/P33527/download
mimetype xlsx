--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>MRP1</t>
   </si>
   <si>
     <t>P33527</t>
   </si>
   <si>
     <t>Multidrug resistance-associated protein 1 (EC 7.6.2.2) (ATP-binding cassette sub-family C member 1) (Glutathione-S-conjugate-translocating ATPase ABCC1) (EC 7.6.2.3) (Leukotriene C(4) transporter) (LTC4 transporter)</t>
   </si>
   <si>
     <t>TRANSMEM 34..54; /note="Helical; Name=1"; TRANSMEM 75..95; /note="Helical; Name=2"; TRANSMEM 101..121; /note="Helical; Name=3"; TRANSMEM 134..154; /note="Helical; Name=4"; TRANSMEM 173..193; /note="Helical; Name=5"; TRANSMEM 317..337; /note="Helical; Name=6"; TRANSMEM 364..384; /note="Helical; Name=7"; TRANSMEM 441..461; /note="Helical; Name=8"; TRANSMEM 465..485; /note="Helical; Name=9"; TRANSMEM 548..568; /note="Helical; Name=10"; TRANSMEM 591..611; /note="Helical; Name=11"; TRANSMEM 968..988; /note="Helical; Name=12"; TRANSMEM 1026..1046; /note="Helical; Name=13"; TRANSMEM 1090..1110; /note="Helical; Name=14"; TRANSMEM 1112..1132; /note="Helical; Name=15"; TRANSMEM 1204..1224; /note="Helical; Name=16"; TRANSMEM 1227..1247; /note="Helical; Name=17"</t>
   </si>
   <si>
     <t>Enzymes; Cancer-related genes:Candidate cancer biomarkers; ENZYME proteins; Transporters:Primary Active Transporters; Disease related genes; FDA approved drug targets:Small molecule drugs; Human disease related genes:Nervous system diseases:Ear disease</t>
   </si>
   <si>
     <t>Cancer-related genes, Disease related genes, Enzymes, FDA approved drug targets, Human disease related genes, Metabolic proteins, Plasma proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000103222</t>
   </si>
   <si>
     <t>ABCC1</t>
   </si>
@@ -604,51 +604,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>