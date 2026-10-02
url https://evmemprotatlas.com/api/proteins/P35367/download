--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>HRH1</t>
   </si>
   <si>
     <t>P35367</t>
   </si>
   <si>
     <t>Histamine H1 receptor (H1-R) (H1R) (HH1R)</t>
   </si>
   <si>
     <t>TRANSMEM 30..50; /note="Helical; Name=1"; /evidence="ECO:0000305|PubMed:33828102, ECO:0007744|PDB:7DFL"; TRANSMEM 65..89; /note="Helical; Name=2"; /evidence="ECO:0000305|PubMed:33828102, ECO:0007744|PDB:7DFL"; TRANSMEM 98..123; /note="Helical; Name=3"; /evidence="ECO:0000305|PubMed:33828102, ECO:0007744|PDB:7DFL"; TRANSMEM 145..164; /note="Helical; Name=4"; /evidence="ECO:0000305|PubMed:33828102, ECO:0007744|PDB:7DFL"; TRANSMEM 189..211; /note="Helical; Name=5"; /evidence="ECO:0000305|PubMed:33828102, ECO:0007744|PDB:7DFL"; TRANSMEM 417..440; /note="Helical; Name=6"; /evidence="ECO:0000305|PubMed:33828102, ECO:0007744|PDB:7DFL"; TRANSMEM 447..469; /note="Helical; Name=7"; /evidence="ECO:0000305|PubMed:33828102, ECO:0007744|PDB:7DFL"</t>
   </si>
   <si>
     <t>FDA approved drug targets:Small molecule drugs; Predicted intracellular proteins; G-protein coupled receptors:GPCRs excl olfactory receptors</t>
   </si>
   <si>
     <t>FDA approved drug targets, G-protein coupled receptors, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000196639</t>
   </si>
   <si>
     <t/>
   </si>