--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>SCN1A</t>
   </si>
   <si>
     <t>P35498</t>
   </si>
   <si>
     <t>Sodium channel protein type 1 subunit alpha (Sodium channel protein brain I subunit alpha) (Sodium channel protein type I subunit alpha) (Voltage-gated sodium channel subunit alpha Nav1.1)</t>
   </si>
   <si>
     <t>TRANSMEM 129..146; /note="Helical; Name=S1 of repeat I"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 153..177; /note="Helical; Name=S2 of repeat I"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 189..205; /note="Helical; Name=S3 of repeat I"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 214..235; /note="Helical; Name=S4 of repeat I"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 246..269; /note="Helical; Name=S5 of repeat I"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 398..423; /note="Helical; Name=S6 of repeat I"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 769..787; /note="Helical; Name=S1 of repeat II"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 798..820; /note="Helical; Name=S2 of repeat II"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 831..849; /note="Helical; Name=S3 of repeat II"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 855..874; /note="Helical; Name=S4 of repeat II"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 892..912; /note="Helical; Name=S5 of repeat II"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 966..992; /note="Helical; Name=S6 of repeat II"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1219..1237; /note="Helical; Name=S1 of repeat III"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1251..1276; /note="Helical; Name=S2 of repeat III"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1279..1304; /note="Helical; Name=S3 of repeat III"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1314..1332; /note="Helical; Name=S4 of repeat III"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1346..1369; /note="Helical; Name=S5 of repeat III"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1458..1483; /note="Helical; Name=S6 of repeat III"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1542..1560; /note="Helical; Name=S1 of repeat IV"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1572..1593; /note="Helical; Name=S2 of repeat IV"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1602..1623; /note="Helical; Name=S3 of repeat IV"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1637..1655; /note="Helical; Name=S4 of repeat IV"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1666..1688; /note="Helical; Name=S5 of repeat IV"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"; TRANSMEM 1760..1788; /note="Helical; Name=S6 of repeat IV"; /evidence="ECO:0000305|PubMed:33712547, ECO:0007744|PDB:7DTD"</t>
   </si>
   <si>
     <t>Human disease related genes:Nervous system diseases:Other nervous and sensory system diseases; Predicted intracellular proteins; Human disease related genes:Nervous system diseases:Epilepsy; Voltage-gated ion channels:Voltage-Gated Sodium Channels; Transporters:Transporter channels and pores; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000144285</t>
   </si>
   <si>
     <t>40326690</t>
   </si>
@@ -586,51 +586,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" t="s">
         <v>26</v>
       </c>
       <c r="R2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>