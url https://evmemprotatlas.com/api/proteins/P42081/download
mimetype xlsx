--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="44">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD86</t>
   </si>
   <si>
     <t>P42081</t>
   </si>
   <si>
     <t>T-lymphocyte activation antigen CD86 (Activation B7-2 antigen) (B70) (BU63) (CTLA-4 counter-receptor B7.2) (FUN-1) (CD antigen CD86)</t>
   </si>
   <si>
     <t>TRANSMEM 248..268; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>CD markers; Predicted intracellular proteins; FDA approved drug targets:Biotech drugs</t>
   </si>
   <si>
     <t>CD markers, FDA approved drug targets, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000114013</t>
   </si>
   <si>
     <t>B7-2, B7.2, CD28LG2</t>
   </si>
@@ -114,72 +114,149 @@
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>122055362-122121139</t>
   </si>
   <si>
     <t>12645951</t>
   </si>
   <si>
     <t>Antigen-presenting cell exosomes are protected from complement-mediated lysis by expression of CD55 and CD59.</t>
   </si>
   <si>
     <t xml:space="preserve">Exosomes express the glycosylphosphatidylinositol (GPI)-anchored regulators CD55 and CD59, but not the transmembrane protein CD46.
 We conclude that exosomes express GPI-anchored complement regulators in order to permit their survival in the extracellular environment.
 We have examined the expression and functional roles of the membrane regulators of complement (CD46, CD55 and CD59) on antigen-presenting cell-derived exosomes.</t>
   </si>
   <si>
     <t>36359760</t>
   </si>
   <si>
     <t>Extracellular Vesicles Isolated from Plasma of Multiple Myeloma Patients Treated with Daratumumab Express CD38, PD-L1, and the Complement Inhibitory Proteins CD55 and CD59.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Isolated from Plasma of Multiple Myeloma Patients Treated with Daratumumab Express CD38, PD-L1, and the Complement Inhibitory Proteins CD55 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD59</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>36587540</t>
+  </si>
+  <si>
+    <t>Isolation of extracellular vesicles from bitch's amnion-derived cells culture and their CD59 expression: Preliminary results.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Isolation of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from bitch's amnion-derived cells culture and their </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD59</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression: Preliminary results.</t>
+    </r>
+  </si>
+  <si>
+    <t>36612172</t>
+  </si>
+  <si>
+    <t>Extracellular Vesicle Membrane Protein Profiling and Targeted Mass Spectrometry Unveil CD59 and Tetraspanin 9 as Novel Plasma Biomarkers for Detection of Colorectal Cancer.</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>36587540</t>
-[...10 lines deleted...]
-  <si>
     <t>37115163</t>
   </si>
   <si>
     <t>A roadmap from research to clinical testing of mesenchymal stromal cell exosomes in the treatment of psoriasis.</t>
   </si>
   <si>
-    <t>As psoriatic stratum corneums are uniquely characterized by activated complements and Munro microabscesses, we postulated that topically applied exosomes permeate the psoriatic stratum corneum to inhibit C5b9 complement complex through CD59, and this inhibition attenuated neutrophil secretion of IL-17.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">As psoriatic stratum corneums are uniquely characterized by activated complements and Munro microabscesses, we postulated that topically applied </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> permeate the psoriatic stratum corneum to inhibit C5b9 complement complex through </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD59</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and this inhibition attenuated neutrophil secretion of IL-17.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -633,51 +710,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -689,51 +766,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -745,172 +822,172 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R5" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Q6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">