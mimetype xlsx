--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>I12R1</t>
   </si>
   <si>
     <t>P42701</t>
   </si>
   <si>
     <t>Interleukin-12 receptor subunit beta-1 (IL-12 receptor subunit beta-1) (IL-12R subunit beta-1) (IL-12R-beta-1) (IL-12RB1) (IL-12 receptor beta component) (CD antigen CD212)</t>
   </si>
   <si>
     <t>TRANSMEM 546..570; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Immune system diseases:Primary immunodeficiency; Disease related genes; CD markers; Predicted intracellular proteins</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000096996</t>
   </si>
   <si>
     <t>IL12RB1</t>
   </si>