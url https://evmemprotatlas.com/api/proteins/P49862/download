--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>KLK7</t>
   </si>
   <si>
     <t>P49862</t>
   </si>
   <si>
     <t>Kallikrein-7 (hK7) (EC 3.4.21.117) (Serine protease 6) (Stratum corneum chymotryptic enzyme) (hSCCE)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; Peptidases:Serine-type peptidases; Enzymes; Cancer-related genes:Candidate cancer biomarkers; Predicted secreted proteins; ENZYME proteins:Hydrolases</t>
   </si>
   <si>
     <t>Cancer-related genes, Enzymes, Predicted intracellular proteins, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000169035</t>
   </si>
   <si>
     <t>PRSS6, SCCE</t>
   </si>