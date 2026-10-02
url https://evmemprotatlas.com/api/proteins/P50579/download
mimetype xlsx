--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>MAP2</t>
   </si>
   <si>
     <t>P50579</t>
   </si>
   <si>
     <t>Methionine aminopeptidase 2 (MAP 2) (MetAP 2) (EC 3.4.11.18) (Initiation factor 2-associated 67 kDa glycoprotein) (p67) (p67eIF2) (Peptidase M)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Peptidases:Metallopeptidases; Enzymes; Predicted intracellular proteins; ENZYME proteins:Hydrolases</t>
   </si>
   <si>
     <t>Enzymes, Essential proteins, Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000111142</t>
   </si>
   <si>
     <t>METAP2</t>
   </si>