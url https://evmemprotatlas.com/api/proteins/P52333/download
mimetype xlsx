--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,106 +61,143 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>JAK3</t>
   </si>
   <si>
     <t>P52333</t>
   </si>
   <si>
     <t>Tyrosine-protein kinase JAK3 (EC 2.7.10.2) (Janus kinase 3) (JAK-3) (Leukocyte janus kinase) (L-JAK)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; ENZYME proteins:Transferases; Human disease related genes:Immune system diseases:Primary immunodeficiency; Enzymes; Cancer-related genes; Kinases:Tyr protein kinases; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, Disease related genes, Enzymes, FDA approved drug targets, Human disease related genes, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000105639</t>
   </si>
   <si>
     <t>JAK-3, JAK3_HUMAN, JAKL, L-JAK, LJAK</t>
   </si>
   <si>
     <t>Janus kinase 3</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>17824780-17848071</t>
   </si>
   <si>
     <t>18802920</t>
   </si>
   <si>
     <t>Secretion of active membrane type 1 matrix metalloproteinase (MMP-14) into extracellular space in microvesicular exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">The exosomes were able to activate pro-MMP-2 and degrade type 1 collagen and gelatin, suggesting that the exosomal MT1-MMP was functionally active.
+    <t xml:space="preserve">Secretion of active membrane type 1 matrix metalloproteinase (MMP-14) into extracellular space in microvesicularexosomes.
+The exosomes were able to activate pro-MMP-2 and degrade type 1 collagen and gelatin, suggesting that the exosomal MT1-MMP was functionally active.
 The isolated exosomes were identified by their vesicular structure in electron microscopy and by exosomal marker proteins CD9 and tumor susceptibility gene (TSG101).
 The targeting of MT1-MMP in exosomes represents a novel mechanism for cancer cells to secrete membrane type metalloproteolytic activity into the extracellular space.
 Using cultured human fibrosarcoma (HT-1080) and melanoma (G361) cells we provide evidence that both the full-length 60 kDa and the proteolytically processed 43 kDa forms of MT1-MMP are secreted in exosomes.
 We hypothesized that some of the endosomal MT1-MMP could be directed to exosomes for extracellular release.</t>
   </si>
   <si>
     <t>38612385</t>
   </si>
   <si>
     <t>Comparison of Extracellular Vesicles from Induced Pluripotent Stem Cell-Derived Brain Cells.</t>
   </si>
   <si>
-    <t>Of the 31 exosome surface markers analyzed, a subset of biomarkers were significantly enriched in astrocytes (CD29, CD44, and CD49e), microglia-like cells (CD44), and neural stem cells (SSEA4).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Of the 31 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface markers analyzed, a subset of biomarkers were significantly enriched in astrocytes (CD29, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD49e), microglia-like cells (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD44</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>), and neural stem cells (SSEA4).</t>
+    </r>
   </si>
   <si>
     <t>39166055</t>
   </si>
   <si>
     <t>Dental pulp stem cells regenerate neural tissue in degenerative disorders and stroke rehabilitation: A scope systematic review.</t>
   </si>
   <si>
     <t>DPSC-derived exosomes suppressed the expression of IL-6, IL-1β, TNF-α, and TGF, key mediators of nerve tissue inflammation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -623,51 +660,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -679,51 +716,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>3</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -735,51 +772,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>