--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>EMP3</t>
   </si>
   <si>
     <t>P54852</t>
   </si>
   <si>
     <t>Epithelial membrane protein 3 (EMP-3) (Hematopoietic neural membrane protein 1) (HNMP-1) (Protein YMP)</t>
   </si>
   <si>
     <t>TRANSMEM 4..24; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 66..86; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 100..120; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 139..159; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000142227</t>
   </si>
   <si>
     <t>30915084</t>
   </si>