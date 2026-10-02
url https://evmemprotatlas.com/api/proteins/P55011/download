--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>S12A2</t>
   </si>
   <si>
     <t>P55011</t>
   </si>
   <si>
     <t>Solute carrier family 12 member 2 (Basolateral Na-K-Cl symporter) (Bumetanide-sensitive sodium-(potassium)-chloride cotransporter 2) (BSC2) (Na-K-2Cl cotransporter 1) (hNKCC1)</t>
   </si>
   <si>
     <t>TRANSMEM 287..316; /note="Discontinuously helical; Name=1"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 317..336; /note="Helical; Name=2"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 368..395; /note="Helical; Name=3"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 406..429; /note="Helical; Name=4"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 433..454; /note="Helical; Name=5"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 487..504; /note="Discontinuously helical; Name=6"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 520..541; /note="Helical; Name=7"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 599..623; /note="Helical; Name=8"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 652..672; /note="Helical; Name=9"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 673..691; /note="Helical; Name=10"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 715..732; /note="Helical; Name=11"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"; TRANSMEM 733..745; /note="Helical; Name=12"; /evidence="ECO:0000269|PubMed:32081947, ECO:0000269|PubMed:33597714, ECO:0000269|PubMed:35585053, ECO:0000269|PubMed:36239040, ECO:0000269|PubMed:36306358, ECO:0007744|PDB:6PZT, ECO:0007744|PDB:7D10, ECO:0007744|PDB:7MXO, ECO:0007744|PDB:7N3N, ECO:0007744|PDB:7S1X, ECO:0007744|PDB:7S1Y, ECO:0007744|PDB:7S1Z, ECO:0007744|PDB:7SFL, ECO:0007744|PDB:7SMP, ECO:0007744|PDB:7ZGO, ECO:0007744|PDB:8STE"</t>
   </si>
   <si>
     <t>Transporters:Electrochemical Potential-driven transporters; Disease related genes; FDA approved drug targets:Small molecule drugs; Human disease related genes:Nervous system diseases:Ear disease</t>
   </si>
   <si>
     <t>Disease related genes, FDA approved drug targets, Human disease related genes, Metabolic proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000064651</t>
   </si>
   <si>
     <t>SLC12A2</t>
   </si>
@@ -604,51 +604,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>