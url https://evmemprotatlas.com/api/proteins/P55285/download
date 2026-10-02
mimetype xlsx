--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="50">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CADH6</t>
   </si>
   <si>
     <t>P55285</t>
   </si>
   <si>
     <t>Cadherin-6 (Kidney cadherin) (K-cadherin)</t>
   </si>
   <si>
     <t>TRANSMEM 616..636; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Plasma proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000113361</t>
   </si>
   <si>
     <t>CDH6</t>
   </si>
@@ -127,75 +127,183 @@
   <si>
     <t xml:space="preserve">Aβ is also found in exosomes that participate in the intercellular communication and amyloids propagation.
 CD147 is considered as an additional subunit of γ-secretase regulated by hypoxia, and has been identified in exosomes.
 Our results showed that hypoxia increased the levels of Aβ40 and Aβ42 in exosomes and enhanced the interaction between CD147 and Hook1 in SH-SY5YAPP
 This study was to investigate the role of CD147 in hypoxia-induced accumulation of Aβ in exosomes.</t>
   </si>
   <si>
     <t>35892564</t>
   </si>
   <si>
     <t>CD147 Promotes Tumorigenesis via Exosome-Mediated Signaling in Rhabdomyosarcoma.</t>
   </si>
   <si>
     <t xml:space="preserve">Altogether, our results demonstrate that CD147 contributes to RMS tumor cell aggressiveness, and is involved in modulating the microenvironment through RMS-secreted exosomes.
 Targeted inhibition of CD147 reduces its expression levels within the isolated exosomes and reduces the capacity of these exosomes to enhance cellular invasive properties.
 The transmembrane protein CD147, also known as Basigin or EMMPRIN, is enriched in various tumor cells, as well as in tumor-derived exosomes, and has been correlated with poor prognosis in several types of cancer, but has not been previously investigated in RMS.
 While treatment of normal fibroblasts with RMS-derived exosomes results in a significant increase in proliferation, migration, and invasion, these effects are reversed when using exosomes from CD147-downregulated RMS cells.</t>
   </si>
   <si>
     <t>36359760</t>
   </si>
   <si>
     <t>Extracellular Vesicles Isolated from Plasma of Multiple Myeloma Patients Treated with Daratumumab Express CD38, PD-L1, and the Complement Inhibitory Proteins CD55 and CD59.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Isolated from Plasma of Multiple Myeloma Patients Treated with Daratumumab Express CD38, PD-L1, and the Complement Inhibitory Proteins CD55 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD59</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>36973758</t>
   </si>
   <si>
     <t>The glycoprotein CD147 defines miRNA-enriched extracellular vesicles that derive from cancer cells.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The glycoprotein </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD147</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> defines miRNA-enriched </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that derive from cancer cells.</t>
+    </r>
+  </si>
+  <si>
     <t>37562522</t>
   </si>
   <si>
     <t>Identification of CD147-positive extracellular vesicles as novel non-invasive biomarkers for the diagnosis and prognosis of colorectal cancer.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Identification of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD147</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as novel non-invasive biomarkers for the diagnosis and prognosis of colorectal cancer.</t>
+    </r>
+  </si>
+  <si>
     <t>37812687</t>
   </si>
   <si>
     <t>Multiplex Quantification of Exosomes via Multiple Types of Nanobeads Labeling Combined with Laser Scanning Detection.</t>
   </si>
   <si>
-    <t>Furthermore, CD147-positive, HER2-positive, and CD81-positive exosomes in 12.5 μL of serum were simultaneously quantified with high discrimination performance using the anti-CD147 antibody, anti-HER2 antibody, or anti-CD81 antibody conjugated for FG beads, Au nanobeads, or Ag nanobeads, respectively.</t>
+    <t>Furthermore, CD147-positive, HER2-positive, and CD81-positive exosomes in 12.5 \xce\xbcL of serum were simultaneously quantified with high discrimination performance using the anti-CD147 antibody, anti-HER2 antibody, or anti-CD81 antibody conjugated for FG beads, Au nanobeads, or Ag nanobeads, respectively.</t>
   </si>
   <si>
     <t>38360687</t>
   </si>
   <si>
     <t>Targeting cancer-derived extracellular vesicles by combining CD147 inhibition with tissue factor pathway inhibitor for the management of urothelial cancer cells.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Targeting cancer-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by combining </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD147</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> inhibition with tissue factor pathway inhibitor for the management of urothelial cancer cells.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -770,275 +878,275 @@
       <c r="J4" t="s">
         <v>22</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>7</v>
       </c>
       <c r="O4">
         <v>0.625</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>22</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>7</v>
       </c>
       <c r="O5">
         <v>0.625</v>
       </c>
       <c r="P5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R5" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>22</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>7</v>
       </c>
       <c r="O6">
         <v>0.625</v>
       </c>
       <c r="P6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Q6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R6" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7">
         <v>7</v>
       </c>
       <c r="O7">
         <v>0.625</v>
       </c>
       <c r="P7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Q7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="R7" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>22</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8">
         <v>7</v>
       </c>
       <c r="O8">
         <v>0.625</v>
       </c>
       <c r="P8" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="Q8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="R8" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">