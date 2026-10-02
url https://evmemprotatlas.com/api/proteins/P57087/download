--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>JAM2</t>
   </si>
   <si>
     <t>P57087</t>
   </si>
   <si>
     <t>Junctional adhesion molecule B (JAM-B) (Junctional adhesion molecule 2) (JAM-2) (Vascular endothelial junction-associated molecule) (VE-JAM) (CD antigen CD322)</t>
   </si>
   <si>
     <t>TRANSMEM 239..259; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Nervous system diseases:Neurodegenerative diseases; Disease related genes; CD markers</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000154721</t>
   </si>
   <si>
     <t>32854315</t>
   </si>