--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4593" uniqueCount="919">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4593" uniqueCount="928">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,2868 +61,12471 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD81</t>
   </si>
   <si>
     <t>P60033</t>
   </si>
   <si>
     <t>CD81 antigen (26 kDa cell surface protein TAPA-1) (Target of the antiproliferative antibody 1) (Tetraspanin-28) (Tspan-28) (CD antigen CD81)</t>
   </si>
   <si>
     <t>TRANSMEM 13..33; /note="Helical"; /evidence="ECO:0000269|PubMed:27881302"; TRANSMEM 64..84; /note="Helical"; /evidence="ECO:0000269|PubMed:27881302"; TRANSMEM 90..112; /note="Helical"; /evidence="ECO:0000269|PubMed:27881302"; TRANSMEM 202..224; /note="Helical"; /evidence="ECO:0000269|PubMed:27881302"</t>
   </si>
   <si>
     <t>CD markers; Potential drug targets; Human disease related genes:Immune system diseases:Primary immunodeficiency; Transporters:Accessory Factors Involved in Transport; Disease related genes</t>
   </si>
   <si>
     <t>CD markers, Disease related genes, Human disease related genes, Plasma proteins, Potential drug targets, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000110651</t>
   </si>
   <si>
     <t>TAPA-1, TAPA1, TSPAN28</t>
   </si>
   <si>
     <t>CD81 molecule</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2376177-2397802</t>
   </si>
   <si>
     <t>12147373</t>
   </si>
   <si>
     <t>Malignant effusions and immunogenic tumour-derived exosomes.</t>
   </si>
   <si>
     <t>Exosomes from patients with melanoma deliver Mart1 tumour antigens to dendritic cells derived from monocytes (MD-DCs) for cross presentation to clones of cytotoxic T lymphocytes specific to Mart1.</t>
   </si>
   <si>
     <t>14633944</t>
   </si>
   <si>
     <t>Intestinal epithelial exosomes carry MHC class II/peptides able to inform the immune system in mice.</t>
   </si>
   <si>
-    <t xml:space="preserve">A33 antigen, an Ig-like molecule highly specific for intestinal epithelial cells, was enriched in exosomes and was also found in mice mesenteric lymph nodes, suggesting exosome migration towards the gut associated lymphoid tissues.
-[...2 lines deleted...]
-RESULTS: MODE K epithelial exosomes displayed major histocompatibility complex (MHC) class I and class II (upregulated by IFN-gamma) molecules and tetraspan proteins (CD9, CD81, CD82) potentially involved in the binding to target cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A33 antigen, an Ig-like molecule highly specific for intestinal epithelial cells, was enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and was also found in mice mesenteric lymph nodes, suggesting </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> migration towards the gut associated lymphoid tissues.
+CONCLUSIONS: Epithelial </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are antigen presenting vesicles bearing MHC class II/peptide complexes that prime for an immunogenic rather than tolerogenic response in the context of a systemic challenge.
+In contrast, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> obtained after incubation with IFN-gamma (EXO-hOVA-IFN), bearing abundant MHC class II/OVA complexes, induced a specific humoral immune response.
+Intestinal epithelial </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> carry MHC class II/peptides able to inform the immune system in mice.
+RESULTS: MODE K epithelial </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> displayed major histocompatibility complex (MHC) class I and class II (upregulated by IFN-gamma) molecules and tetraspan proteins (CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD82) potentially involved in the binding to target cells.</t>
+    </r>
   </si>
   <si>
     <t>15284116</t>
   </si>
   <si>
     <t>Endocytosis, intracellular sorting, and processing of exosomes by dendritic cells.</t>
   </si>
   <si>
-    <t>Targeting of exosomes to DCs is mediated via milk fat globule (MFG)-E8/lactadherin, CD11a, CD54, phosphatidylserine, and the tetraspanins CD9 and CD81 on the exosome and alpha(v)/beta(3) integrin, and CD11a and CD54 on the DCs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Targeting of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> to DCs is mediated via milk fat globule (MFG)-E8/lactadherin, CD11a, CD54, phosphatidylserine, and the tetraspanins CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and alpha(v)/beta(3) integrin, and CD11a and CD54 on the DCs.</t>
+    </r>
   </si>
   <si>
     <t>15368299</t>
   </si>
   <si>
     <t>Association of hepatitis C virus envelope proteins with exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">Instead, when huCD81 is present, a fraction of HCV envelope proteins passes through the Golgi apparatus, matures acquiring complex sugars and is found extracellularly associated with exosomes.
-We propose that the HCV-CD81 complex leaves cells in the form of exosomes, circulates in this form and exploits the fusogenic capabilities of these vesicles to infect cells even in the presence of neutralizing antibodies.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Instead, when huCD81 is present, a fraction of HCV envelope proteins passes through the Golgi apparatus, matures acquiring complex sugars and is found extracellularly associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+We propose that the HCV-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> complex leaves cells in the form of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, circulates in this form and exploits the fusogenic capabilities of these vesicles to infect cells even in the presence of neutralizing antibodies.</t>
+    </r>
   </si>
   <si>
     <t>16023874</t>
   </si>
   <si>
     <t>Characterization of exosome subpopulations from RBL-2H3 cells using fluorescent lipids.</t>
   </si>
   <si>
-    <t xml:space="preserve">CD63, MHC II, and CD81-containing exosomes accounted for 47%, 32%, and 21%, respectively, of total exosomes.
-Sorting of subpopulations indicated that the MHC-II containing exosomes were enriched in Bodipy-PC, whereas tetraspanin(CD 63 or CD81)-containing exosomes are essentially labeled with Bodipy-Cer and Bodipy-PC.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CD63, MHC II, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> accounted for 47%, 32%, and 21%, respectively, of total </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Sorting of subpopulations indicated that the MHC-II containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were enriched in Bodipy-PC, whereas tetraspanin(CD 63 or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">)-containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are essentially labeled with Bodipy-Cer and Bodipy-PC.</t>
+    </r>
   </si>
   <si>
     <t>17046995</t>
   </si>
   <si>
     <t>TfR2 localizes in lipid raft domains and is released in exosomes to activate signal transduction along the MAPK pathway.</t>
   </si>
   <si>
-    <t xml:space="preserve">Co-localization of TfR2 with CD81, a raft tetraspanin exported through exosomes, prompted us to investigate exosomes released by HepG2 and K562 cells into culture medium.
-In conclusion, the present study indicates that TfR2 localizes in LDTI microdomains, where it promotes cell signalling, and is exported out of the cells through the exosome pathway, where it acts as an intercellular messenger.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Co-localization of TfR2 with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, a raft tetraspanin exported through </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, prompted us to investigate </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released by HepG2 and K562 cells into culture medium.
+In conclusion, the present study indicates that TfR2 localizes in LDTI microdomains, where it promotes cell signalling, and is exported out of the cells through the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> pathway, where it acts as an intercellular messenger.
+TfR2 localizes in lipid raft domains and is released in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> to activate signal transduction along the MAPK pathway.</t>
+    </r>
   </si>
   <si>
     <t>17407154</t>
   </si>
   <si>
     <t>The transferrin receptor and the tetraspanin web molecules CD9, CD81, and CD9P-1 are differentially sorted into exosomes after TPA treatment of K562 cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">However, CD9P-1 could be targeted to exosomes in the absence of CD81 and of another tetraspanin, CD9.
-[...2 lines deleted...]
-Using this model we have shown that a fraction of CD81 and CD9P-1 in exosomes comes from a surface pool and that these molecules remain associated in exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">However, CD9P-1 could be targeted to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the absence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and of another tetraspanin, CD9.
+TPA increased targeting of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD9P-1 into </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> but strongly reduced the localization of the TfR in these vesicles.
+The targeting of CD9 into </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> did not require palmitoylation of the protein.
+The transferrin receptor and the tetraspanin web molecules CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD9P-1 are differentially sorted into </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> after TPA treatment of K562 cells.
+Using this model we have shown that a fraction of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD9P-1 in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> comes from a surface pool and that these molecules remain associated in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>17484880</t>
   </si>
   <si>
     <t>T84-intestinal epithelial exosomes bear MHC class II/peptide complexes potentiating antigen presentation by dendritic cells.</t>
   </si>
   <si>
-    <t>RESULTS: T84-derived exosomes, enriched in CD9, CD81, CD82, and A33 antigen, were capable of binding specifically human serum albumin (HSA) 64-76 peptide on HLA-DR4 molecules and of interacting preferentially with DCs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">RESULTS: T84-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, enriched in CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD82, and A33 antigen, were capable of binding specifically human serum albumin (HSA) 64-76 peptide on HLA-DR4 molecules and of interacting preferentially with DCs.
+T84-intestinal epithelial </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> bear MHC class II/peptide complexes potentiating antigen presentation by dendritic cells.</t>
+    </r>
   </si>
   <si>
     <t>17868797</t>
   </si>
   <si>
     <t>B cell-derived exosomes can present allergen peptides and activate allergen-specific T cells to proliferate and produce TH2-like cytokines.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes from antigen-presenting cells carry immunorelevant molecules like MHC class I and II and costimulatory molecules and thus are suggested to have a role in immune modulation.
-RESULTS: The exosomes had a phenotype typical of B cell-derived exosomes with expression of MHC, costimulatory molecules like CD86, tetraspanin proteins such as CD81, and CD19.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from antigen-presenting cells carry immunorelevant molecules like MHC class I and II and costimulatory molecules and thus are suggested to have a role in immune modulation.
+RESULTS: The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> had a phenotype typical of B cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with expression of MHC, costimulatory molecules like CD86, tetraspanin proteins such as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD19.</t>
+    </r>
   </si>
   <si>
     <t>17894858</t>
   </si>
   <si>
     <t>Platelet-derived exosomes induce endothelial cell apoptosis through peroxynitrite generation: experimental evidence for a novel mechanism of septic vascular dysfunction.</t>
   </si>
   <si>
-    <t xml:space="preserve">Endothelial cells exposed to the exosomes underwent apoptosis and caspase-3 activation, which were inhibited by NO synthase inhibitors or by a superoxide dismutase mimetic and totally blocked by urate (1 mM), suggesting a role for the peroxynitrite radical.
-RESULTS: Size, morphology, high exposure of the tetraspanins CD9, CD63, and CD81, together with low phosphatidylserine, showed that platelets exposed to NONOate and LPS, but not to TNF-alpha or thrombin, generate microparticles similar to those recovered from septic patients, and characterize them as exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Endothelial cells exposed to the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> underwent apoptosis and caspase-3 activation, which were inhibited by NO synthase inhibitors or by a superoxide dismutase mimetic and totally blocked by urate (1 mM), suggesting a role for the peroxynitrite radical.
+RESULTS: Size, morphology, high exposure of the tetraspanins CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, together with low phosphatidylserine, showed that platelets exposed to NONOate and LPS, but not to TNF-alpha or thrombin, generate </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microparticles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> similar to those recovered from septic patients, and characterize them as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>17949417</t>
   </si>
   <si>
     <t>Different types of in vitro generated human monocyte-derived dendritic cells release exosomes with distinct phenotypes.</t>
   </si>
   <si>
-    <t>In comparison to exosomes from conventional MDDCs, exosomes from IL-4/IL-3-generated MDDCs showed significantly stronger signals for HLA-ABC, HLA-DR, CD11c, CD63 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In comparison to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from conventional MDDCs, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from IL-4/IL-3-generated MDDCs showed significantly stronger signals for HLA-ABC, HLA-DR, CD11c, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>18945959</t>
   </si>
   <si>
     <t>Capture and transfer of HIV-1 particles by mature dendritic cells converges with the exosome-dissemination pathway.</t>
   </si>
   <si>
-    <t>Capture of HIV-1, HIV-1 Gag-enhanced green fluorescent protein (eGFP) viral-like particles (VLPs), and exosomes by DCs was up-regulated upon maturation, resulting in localization within a CD81(+) compartment.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Capture of HIV-1, HIV-1 Gag-enhanced green fluorescent protein (eGFP) viral-like particles (VLPs), and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by DCs was up-regulated upon maturation, resulting in localization within a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>(+) compartment.</t>
+    </r>
   </si>
   <si>
     <t>20124223</t>
   </si>
   <si>
     <t>Hypoxic tumor cell modulates its microenvironment to enhance angiogenic and metastatic potential by secretion of proteins and exosomes.</t>
   </si>
   <si>
     <t>Ultracentrifugation at 100,000 x g precipitated 54% of the secreted proteins and enriched for many exosome-associated proteins such as the tetraspanins and Alix and also proteins with the potential to facilitate angiogenesis and metastasis.</t>
   </si>
   <si>
     <t>20138817</t>
   </si>
   <si>
     <t>Exosome secreted by MSC reduces myocardial ischemia/reperfusion injury.</t>
   </si>
   <si>
-    <t>They contained coimmunoprecipitating exosome-associated proteins, e.g., CD81, CD9, and Alix.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">They contained coimmunoprecipitating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins, e.g., </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD9, and Alix.</t>
+    </r>
   </si>
   <si>
     <t>20880880</t>
   </si>
   <si>
     <t>Proinflammatory exosomes in bronchoalveolar lavage fluid of patients with sarcoidosis.</t>
   </si>
   <si>
-    <t>Exosomes from patients showed significantly higher expression of MHC class I and II, tetraspanins CD9, CD63 and CD81 as well as neuregulin-1, known to be associated with cancer progression.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from patients showed significantly higher expression of MHC class I and II, tetraspanins CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as well as neuregulin-1, known to be associated with cancer progression.</t>
+    </r>
   </si>
   <si>
     <t>21044087</t>
   </si>
   <si>
     <t>Exosomal-like vesicles with immune-modulatory features are present in human plasma and can induce CD4+ T-cell apoptosis in vitro.</t>
   </si>
   <si>
-    <t xml:space="preserve">Antibodies against exosomes FasL can block the activity of exosomes on CD4+ T-cell apoptosis.
-[...1 lines deleted...]
-RESULTS: Vesicles purified from human plasma displayed shapes and sizes similar to those of previously described exosomes and contained exosomes marker proteins CD63 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Antibodies against </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> FasL can block the activity of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on CD4+ T-cell apoptosis.
+Moreover, three different concentrations of CD4+ T cells were inhibited by plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and the suppressive function was not dependent on interleukin-2.
+RESULTS: Vesicles purified from human plasma displayed shapes and sizes similar to those of previously described </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and contained </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>21172122</t>
   </si>
   <si>
     <t>RNA-containing exosomes in human nasal secretions.</t>
   </si>
   <si>
-    <t xml:space="preserve">Flow cytometry of exosomes using anti-major histocompatibility complex class II beads revealed exosomes positive for the tetraspanins CD9, CD63, and CD81.
-[...1 lines deleted...]
-Western blot confirmed the presence of exosomal protein and absence of proteins from the endoplasmic reticulum (ER), because the exosomes were positive for Tsg101, but negative for the ER marker, calnexin.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Flow cytometry of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> using anti-major histocompatibility complex class II beads revealed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> positive for the tetraspanins CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+RESULTS: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were visualized as 40-80 nm, CD63(+) vesicles using EM.
+Western blot confirmed the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein and absence of proteins from the endoplasmic reticulum (ER), because the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for Tsg101, but negative for the ER marker, calnexin.</t>
+    </r>
   </si>
   <si>
     <t>21235781</t>
   </si>
   <si>
     <t>Human saliva, plasma and breast milk exosomes contain RNA: uptake by macrophages.</t>
   </si>
   <si>
-    <t xml:space="preserve">Breast milk exosomes were further analysed for the presence of Hsc70, CD81 and calnexin by Western blot.
-Flow cytometry was performed by capturing the exosomes on anti-MHC class II coated beads, and further stain with anti-CD9, anti-CD63 or anti-CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Breast milk </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were further analysed for the presence of Hsc70, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and calnexin by Western blot.
+Flow cytometry was performed by capturing the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on anti-MHC class II coated beads, and further stain with anti-CD9, anti-CD63 or anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>21276792</t>
   </si>
   <si>
     <t>Morphologic and proteomic characterization of exosomes released by cultured extravillous trophoblast cells.</t>
   </si>
   <si>
-    <t>Ion Trap mass spectrometry demonstrated the presence of exosome marker proteins (including CD81, Alix, cytoskeleton related proteins, and Rab family).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Ion Trap mass spectrometry demonstrated the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins (including </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Alix, cytoskeleton related proteins, and Rab family).</t>
+    </r>
   </si>
   <si>
     <t>22285593</t>
   </si>
   <si>
     <t>Comparison of ultracentrifugation, density gradient separation, and immunoaffinity capture methods for isolating human colon cancer cell line LIM1863-derived exosomes.</t>
   </si>
   <si>
     <t xml:space="preserve">Notably, all isolations contained 40-100nm vesicles, and were positive for exosome markers (Alix, TSG101, HSP70) based on electron microscopy and Western blotting.
 Using the colorectal cancer cell line LIM1863 as a cell model, in this study we performed a comprehensive evaluation of current methods used for exosome isolation including ultracentrifugation (UC-Exos), OptiPrep™ density-based separation (DG-Exos), and immunoaffinity capture using anti-EpCAM coated magnetic beads (IAC-Exos).</t>
   </si>
   <si>
     <t>22620679</t>
   </si>
   <si>
     <t>Bronchoalveolar lavage fluid exosomes contribute to cytokine and leukotriene production in allergic asthma.</t>
   </si>
   <si>
-    <t>RESULTS: Compared to BALF exosomes from healthy individuals, BALF exosomes from asthmatics displayed higher levels of exosome-associated markers, such as the tetraspanins CD63 and CD81 and the scavenger receptor CD36.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">RESULTS: Compared to BALF </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from healthy individuals, BALF </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from asthmatics displayed higher levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, such as the tetraspanins CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and the scavenger receptor CD36.</t>
+    </r>
   </si>
   <si>
     <t>22895844</t>
   </si>
   <si>
     <t>Exosomes secreted from human colorectal cancer cell lines contain mRNAs, microRNAs and natural antisense RNAs, that can transfer into the human hepatoma HepG2 and lung cancer A549 cell lines.</t>
   </si>
   <si>
-    <t xml:space="preserve">CD81 was detected in exosomes secreted from the three CRC cell lines.
-[...3 lines deleted...]
-When the RNA species within exosomes derived from the three CRC cell lines were examined, the mRNAs of housekeeping genes such as ACTB and GAPDH, the microRNAs such as miR-21, miR-192 and miR-221, and the natural antisense RNAs of LRRC24, MDM2 and CDKN1A genes, were detected.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was detected in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secreted from the three CRC cell lines.
+Furthermore, PKH67-labeled </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the CRC cell lines were taken up into HepG2 and A549 cells.
+In the present study, we investigated the tetraspanin family proteins CD63, CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as useful collection markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the three colorectal cancer (CRC) cell lines HCT-15, SW480 and WiDr.
+This result indicates that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> can be a collection marker of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the three CRC cell lines.
+When the RNA species within </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the three CRC cell lines were examined, the mRNAs of housekeeping genes such as ACTB and GAPDH, the microRNAs such as miR-21, miR-192 and miR-221, and the natural antisense RNAs of LRRC24, MDM2 and CDKN1A genes, were detected.</t>
+    </r>
   </si>
   <si>
     <t>23463506</t>
   </si>
   <si>
     <t>The intracellular interactome of tetraspanin-enriched microdomains reveals their function as sorting machineries toward exosomes.</t>
   </si>
   <si>
-    <t>Quantitative proteomics showed that TEM ligands account for a great proportion of the exosome proteome and that a selective repertoire of CD81-associated molecules, including Rac, is not correctly routed to exosomes in cells from CD81-deficient animals.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Quantitative proteomics showed that TEM ligands account for a great proportion of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteome and that a selective repertoire of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-associated molecules, including Rac, is not correctly routed to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in cells from </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-deficient animals.</t>
+    </r>
   </si>
   <si>
     <t>23521563</t>
   </si>
   <si>
     <t>First identification of Ewing's sarcoma-derived extracellular vesicles and exploration of their biological and potential diagnostic implications.</t>
   </si>
   <si>
-    <t>ES cell line-derived EV shave been isolated by ultracentrifugation and analysed by flow-cytometric assessment of the exosome-associated proteins CD63 and CD81 as well as by electron microscopy.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">ES cell line-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> shave been isolated by ultracentrifugation and analysed by flow-cytometric assessment of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as well as by electron microscopy.</t>
+    </r>
   </si>
   <si>
     <t>23749427</t>
   </si>
   <si>
     <t>CD73 expression on extracellular vesicles derived from CD4+ CD25+ Foxp3+ T cells contributes to their regulatory function.</t>
   </si>
   <si>
-    <t>Indeed, TCR activation of both freshly isolated Treg cells and an antigen-specific Treg-cell line resulted in the production of exosomes as defined morphologically by EM and by the presence of tetraspanin molecules LAMP-1/CD63 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Indeed, TCR activation of both freshly isolated Treg cells and an antigen-specific Treg-cell line resulted in the production of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as defined morphologically by EM and by the presence of tetraspanin molecules LAMP-1/CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>23861904</t>
   </si>
   <si>
     <t>Exosomal signaling during hypoxia mediates microvascular endothelial cell migration and vasculogenesis.</t>
   </si>
   <si>
-    <t>Exo-pMSC were identified, by electron microscopy, as spherical vesicles, with a typical cup-shape and diameters around of 100 nm and positive for exosome markers: CD63, CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Exo-pMSC were identified, by electron microscopy, as spherical vesicles, with a typical cup-shape and diameters around of 100 nm and positive for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers: CD63, CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>24009888</t>
   </si>
   <si>
     <t>Extracellular Vesicle (EV) Array: microarray capturing of exosomes and other extracellular vesicles for multiplexed phenotyping.</t>
   </si>
   <si>
-    <t xml:space="preserve">The protein profiles of the exosomes (defined as positive for CD9, CD63 and CD81) revealed that only the expression level of CD9 and CD81 was approximately equal in the 7 donors.
-To only detect the exosomes captured on the EV Array, a cocktail of antibodies against the tetraspanins CD9, CD63 and CD81 was used.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The protein profiles of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (defined as positive for CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) revealed that only the expression level of CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was approximately equal in the 7 donors.
+To only detect the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> captured on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Array, a cocktail of antibodies against the tetraspanins CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was used.</t>
+    </r>
   </si>
   <si>
     <t>24058665</t>
   </si>
   <si>
     <t>Monocyte exosomes stimulate the osteogenic gene expression of mesenchymal stem cells.</t>
   </si>
   <si>
-    <t>LPS-stimulated human monocytes released exosomes, positive for CD9, CD63, CD81, Tsg101 and Hsp70, as determined by flow cytometry and Western blot.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">LPS-stimulated human monocytes released </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, positive for CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Tsg101 and Hsp70, as determined by flow cytometry and Western blot.</t>
+    </r>
   </si>
   <si>
     <t>24069378</t>
   </si>
   <si>
     <t>Proteome profiling of neuroblastoma-derived exosomes reveal the expression of proteins potentially involved in tumor progression.</t>
   </si>
   <si>
     <t>We found that the large majority of the proteins identified in NB derived exosomes are present in Exocarta database including tetraspanins, fibronectin, heat shock proteins, MVB proteins, cytoskeleton-related proteins, prominin-1 (CD133), basigin (CD147) and B7-H3 (CD276).</t>
   </si>
   <si>
     <t>24269592</t>
   </si>
   <si>
     <t>Exosomes: a novel pathway of local and distant intercellular communication that facilitates the growth and metastasis of neoplastic lesions.</t>
   </si>
   <si>
-    <t>A subgroup of such microvesicles is called exosomes and is described in blood as 30 to 100 nm in diameter and as spherical to cup-shaped nanoparticles with specific surface molecular characteristics (eg, expression of the tetraspanins CD9, CD81, and CD63).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A subgroup of such </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microvesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is called </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and is described in blood as 30 to 100 nm in diameter and as spherical to cup-shaped nanoparticles with specific surface molecular characteristics (eg, expression of the tetraspanins CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD63).</t>
+    </r>
   </si>
   <si>
     <t>24371518</t>
   </si>
   <si>
     <t>Therapeutic MSC exosomes are derived from lipid raft microdomains in the plasma membrane.</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCLUSION: Together, our data demonstrated that MSC exosomes are derived from endocytosed lipid rafts and that their protein cargo includes exosome-associated proteins CD81, CD9, Alix and Tsg101.
-CTB which binds GM1 gangliosides that are enriched in lipid rafts extracted exosome-associated proteins, CD81, CD9, Alix and Tsg101 from MSC-conditioned medium.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CONCLUSION: Together, our data demonstrated that MSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are derived from endocytosed lipid rafts and that their protein cargo includes </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD9, Alix and Tsg101.
+CTB which binds GM1 gangliosides that are enriched in lipid rafts extracted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD9, Alix and Tsg101 from MSC-conditioned medium.</t>
+    </r>
   </si>
   <si>
     <t>24400444</t>
   </si>
   <si>
     <t>Epidermal growth factor receptor localized to exosome membranes as a possible biomarker for lung cancer diagnosis.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>24667602</t>
   </si>
   <si>
     <t>Radiation increases the cellular uptake of exosomes through CD29/CD81 complex formation.</t>
   </si>
   <si>
-    <t>Radiation markedly enhanced the initial cellular attachment to exosomes and induced the colocalization of integrin CD29 and tetraspanin CD81 on the cell surface without affecting their expression levels.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Radiation markedly enhanced the initial cellular attachment to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and induced the colocalization of integrin CD29 and tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on the cell surface without affecting their expression levels.</t>
+    </r>
   </si>
   <si>
     <t>24825548</t>
   </si>
   <si>
     <t>Cardiomyocytes mediate anti-angiogenesis in type 2 diabetic rats through the exosomal transfer of miR-320 into endothelial cells.</t>
   </si>
   <si>
-    <t>While exosomes derived from GK myocytes (GK-exosomes) displayed similar size and molecular markers (CD63 and CD81) to those originated from the control Wistar rat myocytes (WT-exosomes), their regulatory role in angiogenesis is opposite.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">While </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from GK myocytes (GK-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) displayed similar size and molecular markers (CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) to those originated from the control Wistar rat myocytes (WT-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>), their regulatory role in angiogenesis is opposite.</t>
+    </r>
   </si>
   <si>
     <t>24952935</t>
   </si>
   <si>
     <t>Expression of B-cell surface antigens in subpopulations of exosomes released from B-cell lymphoma cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">CD19, CD20, CD24, CD37, and HLA-DR, but not CD22, CD23, CD40, and CD45, are expressed on exosomes from B-cell lymphoma cell lines with large heterogeneity among the different B-cell lymphoma cell lines.
-[...2 lines deleted...]
-The main purpose of this study was to characterize CD81(+) and CD63(+) subpopulations of exosomes in terms of these surface markers after release from various types of B-cell lymphoma cell lines using an easy and reliable method of immunomagnetic separation.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CD19, CD20, CD24, CD37, and HLA-DR, but not CD22, CD23, CD40, and CD45, are expressed on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from B-cell lymphoma cell lines with large heterogeneity among the different B-cell lymphoma cell lines.
+IMPLICATIONS: Distribution of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that contain CD19, CD20, CD24, CD37, and HLA-DR may intercept immunotherapy directed against these antigens, which is important to be aware of for optimal treatment.
+METHODS: Western blotting, flow cytometry, and electron microscopy were used to compare the total preenriched </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) pool to each fraction of vesicles after specific isolation, using magnetic beads conjugated with antibodies raised against the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The main purpose of this study was to characterize </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(+) and CD63(+) subpopulations of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in terms of these surface markers after release from various types of B-cell lymphoma cell lines using an easy and reliable method of immunomagnetic separation.</t>
+    </r>
   </si>
   <si>
     <t>25319668</t>
   </si>
   <si>
     <t>Magnetic bead-based isolation of exosomes.</t>
   </si>
   <si>
-    <t>Exosomes are here defined as extracellular vesicles (EVs) in the approximate size range of 30-100 nm in diameter, and are observed in most body fluids containing typical exosomal markers such as CD9, CD63, and CD81.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are here defined as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) in the approximate size range of 30-100 nm in diameter, and are observed in most body fluids containing typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers such as CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>25338648</t>
   </si>
   <si>
     <t>Exosomes from breast cancer cells stimulate proliferation and inhibit apoptosis of CD133+ cancer cells in vitro.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosome uptake by CD133+ and CD133-4T1 cells was confirmed by confocal microscopy.
-The exosome-associated markers CD63, CD9 and CD81 were detected, and the size distribution and ζ potential of the exosomes were determined.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> uptake by CD133+ and CD133-4T1 cells was confirmed by confocal microscopy.
+The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63, CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were detected, and the size distribution and \xce\xb6 potential of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were determined.</t>
+    </r>
   </si>
   <si>
     <t>25396408</t>
   </si>
   <si>
     <t>Comparative analysis of discrete exosome fractions obtained by differential centrifugation.</t>
   </si>
   <si>
-    <t>Relative expression of exosomal markers (TSG101, CD81, syntenin) suggested presence of exosome subpopulations with variable sedimentation characteristics.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Relative expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (TSG101, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, syntenin) suggested presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> subpopulations with variable sedimentation characteristics.</t>
+    </r>
   </si>
   <si>
     <t>25473095</t>
   </si>
   <si>
     <t>Human saliva-derived exosomes: comparing methods of isolation.</t>
   </si>
   <si>
     <t>Electron microscopy and immunoelectron microscopy with anti-CD63 showed vesicular nanoparticles surrounded by bi-layered membrane, compatible with exosomes in EQ, similar to that observed with UC.</t>
   </si>
   <si>
     <t>25711438</t>
   </si>
   <si>
     <t>Vascular smooth muscle cell calcification is mediated by regulated exosome secretion.</t>
   </si>
   <si>
-    <t xml:space="preserve">In vivo, multivesicular bodies containing exosomes were observed in vessels from chronic kidney disease patients on dialysis, and CD63 was found to colocalize with calcification.
-[...1 lines deleted...]
-VSMC-derived exosomes were enriched with the tetraspanins CD9, CD63, and CD81, and their release was regulated by sphingomyelin phosphodiesterase 3.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In vivo, multivesicular bodies containing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were observed in vessels from chronic kidney disease patients on dialysis, and CD63 was found to colocalize with calcification.
+METHODS AND RESULTS: Alexa488-labeled fetuin-A was internalized by human VSMCs, trafficked via the endosomal system, and exocytosed from multivesicular bodies via </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> release.
+VSMC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were enriched with the tetraspanins CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and their release was regulated by sphingomyelin phosphodiesterase 3.</t>
+    </r>
   </si>
   <si>
     <t>25732677</t>
   </si>
   <si>
     <t>Heparanase activates the syndecan-syntenin-ALIX exosome pathway.</t>
   </si>
   <si>
     <t xml:space="preserve">Conversely, reduction of endogenous heparanase reduces the secretion of syntenin-1-containing exosomes.
 Here we investigated the role of heparanase, the only mammalian enzyme able to cleave heparan sulfate internally, in the syndecan-syntenin-ALIX exosome biogenesis pathway.
 Taken together, our findings identify heparanase as a modulator of the syndecan-syntenin-ALIX pathway, fostering endosomal membrane budding and the biogenesis of exosomes by trimming the heparan sulfate chains on syndecans.
 The ability of heparanase to stimulate exosome production depends on syntenin-1 and ALIX.
 We recently showed that the syndecan heparan sulfate proteoglycans control the biogenesis of exosomes through their interaction with syntenin-1 and the endosomal-sorting complex required for transport accessory component ALIX.</t>
   </si>
   <si>
     <t>25735706</t>
   </si>
   <si>
     <t>Exosomal proteins as potential diagnostic markers in advanced non-small cell lung carcinoma.</t>
   </si>
   <si>
-    <t>The array contained 37 antibodies targeting lung cancer-related proteins and was used to capture exosomes, which were visualised with a cocktail of biotin-conjugated CD9, CD63 and CD81 antibodies.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The array contained 37 antibodies targeting lung cancer-related proteins and was used to capture </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which were visualised with a cocktail of biotin-conjugated CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibodies.</t>
+    </r>
   </si>
   <si>
     <t>25824442</t>
   </si>
   <si>
     <t>Cardiosome mediated regulation of MMP9 in diabetic heart: role of mir29b and mir455 in exercise.</t>
   </si>
   <si>
-    <t>Use of exosomal markers CD81, Flottilin 1, and acetylcholinesterase activity in the isolated exosomes confirmed enhanced exosomal release in the exercise group.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Use of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, Flottilin 1, and acetylcholinesterase activity in the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> confirmed enhanced </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> release in the exercise group.</t>
+    </r>
   </si>
   <si>
     <t>25881934</t>
   </si>
   <si>
     <t>Plasma exosomes protect the myocardium from ischemia-reperfusion injury.</t>
   </si>
   <si>
-    <t>RESULTS: Exosomes exhibited the expected size and expressed marker proteins CD63, CD81, and heat shock protein (HSP) 70.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">RESULTS: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> exhibited the expected size and expressed marker proteins CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and heat shock protein (HSP) 70.</t>
+    </r>
   </si>
   <si>
     <t>25890246</t>
   </si>
   <si>
     <t>Highly-purified exosomes and shed microvesicles isolated from the human colon cancer cell line LIM1863 by sequential centrifugal ultrafiltration are biochemically and functionally distinct.</t>
   </si>
   <si>
-    <t>Western blot analysis showed Fn5 (SCUF-Exos) contained traditional exosome marker proteins (Alix(+), TSG101(+), CD81(+), CD63(+)), while Fn1 (SCUF-sMVs) lacked these protein markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Western blot analysis showed Fn5 (SCUF-Exos) contained traditional </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins (Alix(+), TSG101(+), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>(+), CD63(+)), while Fn1 (SCUF-sMVs) lacked these protein markers.</t>
+    </r>
   </si>
   <si>
     <t>25955720</t>
   </si>
   <si>
     <t>Muscle Releases Alpha-Sarcoglycan Positive Extracellular Vesicles Carrying miRNAs in the Bloodstream.</t>
   </si>
   <si>
     <t>26062630</t>
   </si>
   <si>
     <t>Altered lysosomal proteins in neural-derived plasma exosomes in preclinical Alzheimer disease.</t>
   </si>
   <si>
     <t>METHODS: Blood exosomes obtained once from patients with AD (n = 26) or frontotemporal dementia (n = 16), other patients with AD (n = 20) both when cognitively normal and 1 to 10 years later when diagnosed, and case controls were enriched for neural sources by anti-human L1CAM antibody immunoabsorption.</t>
   </si>
   <si>
     <t>26447809</t>
   </si>
   <si>
     <t>Extracellular Vesicles from Caveolin-Enriched Microdomains Regulate Hyaluronan-Mediated Sustained Vascular Integrity.</t>
   </si>
   <si>
-    <t>Our results indicate that long-term (6-24 hours) exposure of HMW-HA induced release of a novel type of extracellular vesicle from HLMVEC called enlargeosomes (characterized by AHNAK expression) while LMW-HA long-term exposure promoted release of exosomes (characterized by CD9, CD63, and CD81 expression).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Caveolin-Enriched Microdomains Regulate Hyaluronan-Mediated Sustained Vascular Integrity.
+Our results indicate that long-term (6-24 hours) exposure of HMW-HA induced release of a novel type of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from HLMVEC called enlargeosomes (characterized by AHNAK expression) while LMW-HA long-term exposure promoted release of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (characterized by CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression).</t>
+    </r>
   </si>
   <si>
     <t>26754424</t>
   </si>
   <si>
     <t>MSC surface markers (CD44, CD73, and CD90) can identify human MSC-derived extracellular vesicles by conventional flow cytometry.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MSC</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface markers (CD44, CD73, and CD90) can identify human </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MSC</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by conventional flow cytometry.</t>
+    </r>
+  </si>
+  <si>
     <t>26873936</t>
   </si>
   <si>
     <t>Human plasma platelet-derived exosomes: effects of aspirin.</t>
   </si>
   <si>
-    <t xml:space="preserve">Aspirin consumption significantly blocked thrombin- and collagen-induced increases in exosome cargo levels of chemokines and HMGB1, without altering total exosome secretion or GPVI cargo.
-[...2 lines deleted...]
-Thrombin and collagen increased exosome content of α-granule chemokines CXCL4 and CXCL7 and cytoplasmic high-mobility group box 1 (HMGB1) protein, but not membrane platelet glycoprotein VI (GPVI), with dependence on extracellular calcium.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Aspirin consumption significantly blocked thrombin- and collagen-induced increases in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> cargo levels of chemokines and HMGB1, without altering total </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion or GPVI cargo.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion by purified platelets in vitro did not increase after exposure to thrombin or collagen, as assessed by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> counts and quantification of the CD81exosome marker.
+The plasma platelet-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> number is lower and its chemokine and HMGB1 levels higher after age 65 yr. Aspirin consumption significantly suppressed cargo protein levels of plasma platelet-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> without altering total levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Thrombin and collagen increased </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> content of \xce\xb1-granule chemokines CXCL4 and CXCL7 and cytoplasmic high-mobility group box 1 (HMGB1) protein, but not membrane platelet glycoprotein VI (GPVI), with dependence on extracellular calcium.</t>
+    </r>
   </si>
   <si>
     <t>26956853</t>
   </si>
   <si>
     <t>Protection of Nerve Injury with Exosome Extracted from Mesenchymal Stem Cell.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cytokines that had neurotrophic effects on Exosomes were mainly insulin-like growth factor and hepatocyte growth factor, with the concentration being 9336.49±258.63 and 58,645.50±16,014.62, respectively; brain derived neurotrophic factor, nerve growth factor,and vascular endothelial growth factor had lower levels, with the concentration being 1928.25±385.47, 1136.94±5.99, and 33.34±9.43, respectively.
-[...2 lines deleted...]
-The protective action of Exosome and its possible signaling pathway were researched by the in vitro neural injury induced by glutamate, including control group (without Glu), Glu group (dealing with Glu), Glu+Exo group (dealing with Glu +100 ng/ml Exo), Glu+Exo+Akt group (dealing with Glu+100 ng/ml Exo+10 μmol/L Akt), Glu+Exo+Erk group (dealing with 100 ng/ml Glu+100 ng/ml Exo+10 μmol/L Erk), and Glu+Exo+TrkB group (dealing with Glu+100 ng/ml Exo +10 μmol/L TrkB).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Cytokines that had neurotrophic effects on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were mainly insulin-like growth factor and hepatocyte growth factor, with the concentration being 9336.49\xc2\xb1258.63 and 58,645.50\xc2\xb116,014.62, respectively; brain derived neurotrophic factor, nerve growth factor,and vascular endothelial growth factor had lower levels, with the concentration being 1928.25\xc2\xb1385.47, 1136.94\xc2\xb15.99, and 33.34\xc2\xb19.43, respectively.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from hAMSCs had similar sizes to those isolated from other kinds of cells, and expressed the characteristic proteins such as CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, HSP70, and HSP90.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secreted from hAMSCs have protective effect against neuron damage induced by glutamate, which may be mediated through activating the PI3/K-Akt signalling pathway. 
+The protective action of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and its possible signaling pathway were researched by the in vitro neural injury induced by glutamate, including control group (without Glu), Glu group (dealing with Glu), Glu+Exo group (dealing with Glu +100 ng/ml Exo), Glu+Exo+Akt group (dealing with Glu+100 ng/ml Exo+10 \xce\xbcmol/L Akt), Glu+Exo+Erk group (dealing with 100 ng/ml Glu+100 ng/ml Exo+10 \xce\xbcmol/L Erk), and Glu+Exo+TrkB group (dealing with Glu+100 ng/ml Exo +10 \xce\xbcmol/L TrkB).</t>
+    </r>
   </si>
   <si>
     <t>27048572</t>
   </si>
   <si>
     <t>Extracellular vesicles during Herpes Simplex Virus type 1 infection: an inquire.</t>
   </si>
   <si>
-    <t>The thesis of this article is that: a) during HSV-1 infection vesicles are delivered from infected to uninfected cells that influence the infection; b) the cargo of these vesicles consists of viral and host transcripts (mRNAs, miRNAs and non-coding RNAs) and proteins including innate immune components, such as STING; and c) the viral vesicles carry the tetraspanins CD9, CD63 and CD81, which are considered as markers of exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The thesis of this article is that: a) during HSV-1 infection vesicles are delivered from infected to uninfected cells that influence the infection; b) the cargo of these vesicles consists of viral and host transcripts (mRNAs, miRNAs and non-coding RNAs) and proteins including innate immune components, such as STING; and c) the viral vesicles carry the tetraspanins CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which are considered as markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>27158133</t>
   </si>
   <si>
     <t>Characterization and Small RNA Content of Extracellular Vesicles in Follicular Fluid of Developing Bovine Antral Follicles.</t>
   </si>
   <si>
-    <t>Electron microscopy indicated a highly purified population of the lipid bilayer enclosed vesicles that were enriched in exosome biomarkers including CD81 and Alix.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Electron microscopy indicated a highly purified population of the lipid bilayer enclosed vesicles that were enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biomarkers including </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Alix.</t>
+    </r>
   </si>
   <si>
     <t>27211553</t>
   </si>
   <si>
     <t>HIV-Nef and ADAM17-Containing Plasma Extracellular Vesicles Induce and Correlate with Immune Pathogenesis in Chronic HIV Infection.</t>
   </si>
   <si>
     <t>27246926</t>
   </si>
   <si>
     <t>Serum-derived exosomes from non-viremic animals previously exposed to the porcine respiratory and reproductive virus contain antigenic viral proteins.</t>
   </si>
   <si>
-    <t>Exosome-enriched fractions from naïve and natural infected animals contained classical tetraspanin exosomal markers (CD63 and CD81) and high concentrations of particles in the size-range of exosomes as detected by nanoparticle tracking analysis and cryo-TEM.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-enriched fractions from na\xc3\xafve and natural infected animals contained classical tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) and high concentrations of particles in the size-range of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as detected by nanoparticle tracking analysis and cryo-TEM.</t>
+    </r>
   </si>
   <si>
     <t>27317346</t>
   </si>
   <si>
     <t>Exosome-like vesicles in uterine aspirates: a comparison of ultracentrifugation-based isolation protocols.</t>
   </si>
   <si>
-    <t>However, the Standard procedure was the best performing protocol to isolate exosome-like vesicles from uterine aspirates: nanoparticle tracking analysis revealed a higher concentration of vesicles with a mode of 135 ± 5 nm, and immunoblot showed a higher expression of exosome-related markers (CD9, CD63, and CD81) thus verifying an enrichment in this type of vesicles.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">However, the Standard procedure was the best performing protocol to isolate </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-like vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from uterine aspirates: nanoparticle tracking analysis revealed a higher concentration of vesicles with a mode of 135\xc2\xa0\xc2\xb1\xc2\xa05\xc2\xa0nm, and immunoblot showed a higher expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-related markers (CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) thus verifying an enrichment in this type of vesicles.</t>
+    </r>
   </si>
   <si>
     <t>27329675</t>
   </si>
   <si>
     <t>Rab35 GTPase: A Central Regulator of Phosphoinositides and F-actin in Endocytic Recycling and Beyond.</t>
   </si>
   <si>
     <t>Since then, Rab35 has become one of the most studied Rabs involved in a growing number of cellular functions, including endosomal trafficking, exosome release, phagocytosis, cell migration, immunological synapse formation and neurite outgrowth.</t>
   </si>
   <si>
     <t>27333275</t>
   </si>
   <si>
     <t>Amnion-Epithelial-Cell-Derived Exosomes Demonstrate Physiologic State of Cell under Oxidative Stress.</t>
   </si>
   <si>
-    <t xml:space="preserve">Both growth conditions (normal and oxidative stress induced) produced cup shaped exosomes of around 50 nm, expressed exosomes enriched markers, such as CD9, CD63, CD81 and HSC70, embryonic stem cell marker Nanog, and contained similar amounts of cell free AEC DNA.
-[...2 lines deleted...]
-Using confocal microscopy, the colocalization of histone (H) 3, heat shock protein (HSP) 70 and activated form of pro-senescence and term parturition associated marker p38 mitogen activated protein kinase (MAPK) (P-p38 MAPK) co-localized with exosome enrich marker CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Both growth conditions (normal and oxidative stress induced) produced cup shaped </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of around 50 nm, expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> enriched markers, such as CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and HSC70, embryonic stem cell marker Nanog, and contained similar amounts of cell free AEC DNA.
+HSP70 and P-p38 MAPK were significantly higher in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from AEC grown under oxidative stress conditions than standard conditions (p&lt;0.05).
+This study determined AEC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> characteristics and their cargo reflected the physiologic status of the cell of origin and suggests that AEC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> p38 MAPK plays a major role in determining the fate of pregnancy.
+Using confocal microscopy, the colocalization of histone (H) 3, heat shock protein (HSP) 70 and activated form of pro-senescence and term parturition associated marker p38 mitogen activated protein kinase (MAPK) (P-p38 MAPK) co-localized with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> enrich marker CD9.</t>
+    </r>
   </si>
   <si>
     <t>27343445</t>
   </si>
   <si>
     <t>Exosomal Proteins as Diagnostic Biomarkers in Lung Cancer.</t>
   </si>
   <si>
-    <t>Subsequently, a cocktail of biotin-conjugated CD9, CD81, and CD63 antibodies was used to detect and visualize captured exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Subsequently, a cocktail of biotin-conjugated CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD63 antibodies was used to detect and visualize captured </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>27356893</t>
   </si>
   <si>
     <t>Proteomic Analysis of Exosomes and Exosome-Free Conditioned Media From Human Osteosarcoma Cell Lines Reveals Secretion of Proteins Related to Tumor Progression.</t>
   </si>
   <si>
-    <t>Exosome isolation was validated by transmission electron microscopy (TEM) and immuno-blotting for characteristic biomarkers (CD63, CD9, and CD81).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolation was validated by transmission electron microscopy (TEM) and immuno-blotting for characteristic biomarkers (CD63, CD9, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>27443953</t>
   </si>
   <si>
     <t>Altered expression of CD63 and exosomes in scleroderma dermal fibroblasts.</t>
   </si>
   <si>
-    <t>The expression of common markers for exosomes (CD63, CD9, and CD81) and type I collagen were examined with real-time PCR, immunohistochemical analysis, ELISA, immunoblotting, and flow cytometry.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Altered expression of CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in scleroderma dermal fibroblasts.
+The expression of common markers for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (CD63, CD9, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) and type I collagen were examined with real-time PCR, immunohistochemical analysis, ELISA, immunoblotting, and flow cytometry.</t>
+    </r>
   </si>
   <si>
     <t>27536982</t>
   </si>
   <si>
     <t>Human vaginal fluid contains exosomes that have an inhibitory effect on an early step of the HIV-1 life cycle.</t>
   </si>
   <si>
-    <t>Vaginal fluid contains exosomes expressing CD9, CD63, and CD81 exosomal markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Vaginal fluid contains </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressing CD9, CD63, and CD81 exosomal markers.</t>
+    </r>
   </si>
   <si>
     <t>27592404</t>
   </si>
   <si>
     <t>Hepatoprotective effect of exosomes from human-induced pluripotent stem cell-derived mesenchymal stromal cells against hepatic ischemia-reperfusion injury in rats.</t>
   </si>
   <si>
     <t>Inflammatory markers, such as tumor necrosis factor (TNF)-α, interleukin (IL)-6 and high mobility group box 1 (HMGB1), were significantly reduced after administration of hiPSC-MSCs-Exo, which suggests that the exosomes have a role in suppressing the inflammatory response.</t>
   </si>
   <si>
     <t>27856179</t>
   </si>
   <si>
     <t>Exosomal proteins as prognostic biomarkers in non-small cell lung cancer.</t>
   </si>
   <si>
-    <t>Exosomes from plasma of 276 NSCLC patients were phenotyped using the Extracellular Vesicle Array; 49 antibodies captured the proteins on the exosomes, and a cocktail of biotin-conjugated antibodies binding the general exosome markers CD9, CD81 and CD63 was used to visualise the captured exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from plasma of 276 NSCLC patients were phenotyped using the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Array; 49 antibodies captured the proteins on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and a cocktail of biotin-conjugated antibodies binding the general </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 was used to visualise the captured </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>28025988</t>
   </si>
   <si>
     <t>Charge-based precipitation of extracellular vesicles.</t>
   </si>
   <si>
-    <t>By electron microscopy the size of EVs was similar after both methods were used, and the expression of CD63, CD9 and CD81 exosomal markers in the P/PEG‑precipitated EVs indicated an enrichment in exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">By electron microscopy the size of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was similar after both methods were used, and the expression of CD63, CD9 and CD81 exosomal markers in the P/PEG\xe2\x80\x91precipitated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> indicated an enrichment in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>28034753</t>
   </si>
   <si>
     <t>Role of extracellular vesicles in the interaction between epithelial and mesenchymal cells during oviductal ciliogenesis.</t>
   </si>
   <si>
-    <t xml:space="preserve">CD81 protein was also detected in oviductal mesenchyme, suggesting that CD81-expressing exosomes may be secreted from oviductal mesenchyme, as well as S1 cells.
-β-actin, Gapdh and Vimentin mRNAs and miRNAs were detected in the exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein was also detected in oviductal mesenchyme, suggesting that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> may be secreted from oviductal mesenchyme, as well as S1 cells.
+\xce\xb2-actin, Gapdh and Vimentin mRNAs and miRNAs were detected in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>28105054</t>
   </si>
   <si>
     <t>Exosomes from Human Umbilical Cord Mesenchymal Stem Cells: Identification, Purification, and Biological Characteristics.</t>
   </si>
   <si>
-    <t>Results showed that exosomes derived from hucMSC were 40~100 nm and CD9 and CD81 positive.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Results showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from hucMSC were 40~100\xe2\x80\x89nm and CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> positive.</t>
+    </r>
   </si>
   <si>
     <t>28346015</t>
   </si>
   <si>
     <t>The role of exosomes derived from cerebrospinal fluid of spinal cord injury in neuron proliferation in vitro.</t>
   </si>
   <si>
-    <t>The results demonstrated these exosomes all expressed CD9, CD63, CD81, Alix and Tsg101; however, only exosomes derived from cerebrospinal fluid of SCI could promote proliferation of neuron via ERK signaling pathway, and decrease cell apoptosis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The results demonstrated these </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> all expressed CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, Alix and Tsg101; however, only </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from cerebrospinal fluid of SCI could promote proliferation of neuron via ERK signaling pathway, and decrease cell apoptosis.</t>
+    </r>
   </si>
   <si>
     <t>28360912</t>
   </si>
   <si>
     <t>Exosomes Isolated from Ascites of T-Cell Lymphoma-Bearing Mice Expressing Surface CD24 and HSP-90 Induce a Tumor-Specific Immune Response.</t>
   </si>
   <si>
     <t>28414289</t>
   </si>
   <si>
     <t>[Isolation and characterization of exosomes from blood plasma of breast cancer and colorectal cancer patients].</t>
   </si>
   <si>
-    <t>We found the presence of the universal markers CD9, CD24 and CD81 on exosomes isolated from blood plasma that can be used to their routine typing.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We found the presence of the universal markers CD9, CD24 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from blood plasma that can be used to their routine typing.</t>
+    </r>
   </si>
   <si>
     <t>28643872</t>
   </si>
   <si>
     <t>Circulating microRNA as candidates for early embryonic viability in cattle.</t>
   </si>
   <si>
-    <t>Extracellular vesicles from Day 17 and 24 samples were isolated from serum using ultra-centrifugation, and their presence was confirmed by nanoparticle tracking and Western blot analyses (for CD81) prior to RNA extraction.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Day 17 and 24 samples were isolated from serum using ultra-centrifugation, and their presence was confirmed by nanoparticle tracking and Western blot analyses (for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) prior to RNA extraction.</t>
+    </r>
   </si>
   <si>
     <t>28694142</t>
   </si>
   <si>
     <t>Increased PSA expression on prostate cancer exosomes in in vitro condition and in cancer patients.</t>
   </si>
   <si>
-    <t>The results show that microenvironmental acidity induces an increased release of nanovesicles expressing both PSA and the exosome marker CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The results show that microenvironmental acidity induces an increased release of nanovesicles expressing both PSA and the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>28840975</t>
   </si>
   <si>
     <t>Cardioprotection mediated by exosomes is impaired in the setting of type II diabetes but can be rescued by the use of non-diabetic exosomes in vitro.</t>
   </si>
   <si>
-    <t>CD81 and HSP70 exosome markers were increased in diabetic rat exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and HSP70 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers were increased in diabetic rat </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>28847700</t>
   </si>
   <si>
     <t>The HBx gene of hepatitis B virus can influence hepatic microenvironment via exosomes by transferring its mRNA and protein.</t>
   </si>
   <si>
-    <t xml:space="preserve">Here, we show that HBx can tweak the exosome biogenesis machinery both by enhancing neutral sphingomyelinase2 activity as well as by interacting with exosomal biomarkers such as neutral sphingomyelinase2, CD9 and CD81.
-The nano particle tracking analysis revealed enhanced secretion of exosomes by the HBx-expressing cells while confocal studies confirmed the co-localization of HBx with CD9 and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Here, we show that HBx can tweak the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biogenesis machinery both by enhancing neutral sphingomyelinase2 activity as well as by interacting with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biomarkers such as neutral sphingomyelinase2, CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The nano particle tracking analysis revealed enhanced secretion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by the HBx-expressing cells while confocal studies confirmed the co-localization of HBx with CD9 and CD63.</t>
+    </r>
   </si>
   <si>
     <t>28878075</t>
   </si>
   <si>
     <t>Characterization of the Quasi-Enveloped Hepatitis E Virus Particles Released by the Cellular Exosomal Pathway.</t>
   </si>
   <si>
-    <t>Purified CD63-, CD9-, or CD81-positive exosomes derived from the culture supernatants of HEV-infected cells that had been cultivated in serum-free medium were found to contain HEV RNA and the viral capsid (ORF2) and ORF3 proteins, as determined by reverse transcription-PCR (RT-PCR) and Western blotting, respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Purified CD63-, CD9-, or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the culture supernatants of HEV-infected cells that had been cultivated in serum-free medium were found to contain HEV RNA and the viral capsid (ORF2) and ORF3 proteins, as determined by reverse transcription-PCR (RT-PCR) and Western blotting, respectively.</t>
+    </r>
   </si>
   <si>
     <t>28934733</t>
   </si>
   <si>
     <t>Exosomes from Human-Induced Pluripotent Stem Cell-Derived Mesenchymal Stromal Cells (hiPSC-MSCs) Protect Liver against Hepatic Ischemia/ Reperfusion Injury via Activating Sphingosine Kinase and Sphingosine-1-Phosphate Signaling Pathway.</t>
   </si>
   <si>
-    <t>hiPSC-MSCs-Exo had diameters ranging from 100 to 200 nm and expressed exosome markers (Alix, CD63 and CD81).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">hiPSC-MSCs-Exo had diameters ranging from 100 to 200 nm and expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (Alix, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>29116068</t>
   </si>
   <si>
     <t>[Hydrogel microchip as a tool for studying exosomes in human serum].</t>
   </si>
   <si>
     <t>Biochip-guided immunofluorescent analysis of the exosomes has made it possible for us to detect the A33 antigen and CD147 in the serum sample of the colorectal cancer patient with normal levels of CEA and CA19-9.</t>
   </si>
   <si>
     <t>29336475</t>
   </si>
   <si>
     <t>Exosomes originating from MSCs stimulated with TGF-β and IFN-γ promote Treg differentiation.</t>
   </si>
   <si>
-    <t xml:space="preserve">At the same time, the TGF-β, IFN-γ, IDO, and IL-10 content in exosomes was detected, and the influence of exosmes from defferent groups on the induction of mononuclear cell transformation into Tregs was analyzed via FCM.
-[...1 lines deleted...]
-Our results show that the TGF-β combined with IFN-γ exosome group more effectively promoted the transformation of mononuclear cells to Tregs, and the analysis showed that IDO may play an important role.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">At the same time, the TGF-\xce\xb2, IFN-\xce\xb3, IDO, and IL-10 content in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was detected, and the influence of exosmes from defferent groups on the induction of mononuclear cell transformation into Tregs was analyzed via FCM.
+Common </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, such as CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, were detected and analyzed by FCM.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> originating from MSCs stimulated with TGF-\xce\xb2 and IFN-\xce\xb3 promote Treg differentiation.
+Our results show that the TGF-\xce\xb2 combined with IFN-\xce\xb3 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> group more effectively promoted the transformation of mononuclear cells to Tregs, and the analysis showed that IDO may play an important role.</t>
+    </r>
   </si>
   <si>
     <t>29406582</t>
   </si>
   <si>
     <t>High complement levels in astrocyte-derived exosomes of Alzheimer disease.</t>
   </si>
   <si>
-    <t>ADE levels of C1q, C4b, C3d, factor B, factor D, Bb, C3b, and C5b-C9 terminal complement complex, but not mannose-binding lectin, normalized by the CD81 exosome marker were significantly higher for AD patients (n = 28) than age- and gender-matched controls (all p &lt; 0.0001).</t>
+    <t>ADE levels of C1q, C4b, C3d, factor B, factor D, Bb, C3b, and C5b-C9 terminal complement complex, but not mannose-binding lectin, normalized by the CD81exosome marker were significantly higher for AD patients (n\xe2\x80\x89=\xe2\x80\x8928) than age- and gender-matched controls (all p\xe2\x80\x89&lt;\xe2\x80\x890.0001).</t>
   </si>
   <si>
     <t>29450143</t>
   </si>
   <si>
     <t>Purified horse milk exosomes contain an unpredictable small number of major proteins.</t>
   </si>
   <si>
-    <t>Well-purified exosomes contained from five to eight different major proteins: CD81, CD63 receptors, beta-lactoglobulin and lactadherin were common to all preparations, while actin, butyrophilin, lactoferrin, and xanthine dehydrogenase were found only in some of them.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Well-purified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> contained from five to eight different major proteins: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD63 receptors, beta-lactoglobulin and lactadherin were common to all preparations, while actin, butyrophilin, lactoferrin, and xanthine dehydrogenase were found only in some of them.</t>
+    </r>
   </si>
   <si>
     <t>29468680</t>
   </si>
   <si>
     <t>Proinflammatory role of blister fluid-derived exosomes in bullous pemphigoid.</t>
   </si>
   <si>
-    <t xml:space="preserve">Furthermore, CD63 was localized mostly to keratinocytes and infiltrative granulocytes in skin lesions, suggesting that these cells were the possible sources of exosomes in blister fluid.
-We found that exosomes isolated from blister fluids of patients with bullous pemphigoid showed the expected size and expressed the marker proteins CD63, CD81, and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, CD63 was localized mostly to keratinocytes and infiltrative granulocytes in skin lesions, suggesting that these cells were the possible sources of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in blister fluid.
+We found that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from blister fluids of patients with bullous pemphigoid showed the expected size and expressed the marker proteins CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD9.</t>
+    </r>
   </si>
   <si>
     <t>29518183</t>
   </si>
   <si>
     <t>Cardioprotection by cardiac progenitor cell-secreted exosomes: role of pregnancy-associated plasma protein-A.</t>
   </si>
   <si>
-    <t xml:space="preserve">PAPP-A knockdown prevented CPC exosome-mediated cardioprotection both in vitro and in vivo.
-[...3 lines deleted...]
-Vesicle preparations were predominantly composed of exosomes based on particle size and marker expression (CD9, CD63, CD81, Alix, and TSG-101).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Cardioprotection by cardiac progenitor cell-secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">: role of pregnancy-associated plasma protein-A.
+PAPP-A knockdown prevented CPC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-mediated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> cardioprotection both in vitro and in vivo.
+Proteomics profiling identified pregnancy-associated plasma protein-A (PAPP-A) as one of the most highly enriched proteins in CPC vs. BMC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The active form of PAPP-A was detected on CPC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surfaces.
+These results suggest that CPC-secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> may be more cardioprotective than BMC-secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and that PAPP-A-mediated IGF-1 release may explain the benefit.
+Vesicle preparations were predominantly composed of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> based on particle size and marker expression (CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Alix, and TSG-101).</t>
+    </r>
   </si>
   <si>
     <t>29521294</t>
   </si>
   <si>
     <t>Effects of Adipose-derived Mesenchymal Stem Cell Exosomes on Corneal Stromal Fibroblast Viability and Extracellular Matrix Synthesis.</t>
   </si>
   <si>
-    <t xml:space="preserve">Interestingly, MMPs were downregulated and extracellular matrix (ECM)-related proteins including collagens and fibronectin were upregulated in the exosome-treated CSCs versus non-exosome-treated CSCs (MMP1: t = 80.103, P &lt; 0.01; MMP2: t = 114.778, P &lt; 0.01; MMP3: t = 56.208, P &lt; 0.01; and MMP9: t = 60.617, P &lt; 0.01; collagen I: t = -82.742, P &lt; 0.01; collagen II: t = -72.818, P &lt; 0.01; collagen III: t = -104.452, P &lt; 0.01; collagen IV: t = -133.426, P &lt; 0.01, and collagen V: t = -294.019, P &lt; 0.01; and fibronectin: t = -92.491, P &lt; 0.01, respectively).
-NTA revealed that the ADSC-derived exosomes appeared as nanoparticles (40-200 nm), and Western blotting confirmed positive expression of CD9, CD81, flotillin-1, and HSP70 versus ADSC cytoplasmic proteins (all P &lt; 0.01).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Interestingly, MMPs were downregulated and extracellular matrix (ECM)-related proteins including collagens and fibronectin were upregulated in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-treated CSCs versus non-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-treated CSCs (MMP1: t = 80.103, P &lt; 0.01; MMP2: t = 114.778, P &lt; 0.01; MMP3: t = 56.208, P &lt; 0.01; and MMP9: t = 60.617, P &lt; 0.01; collagen I: t = -82.742, P &lt; 0.01; collagen II: t = -72.818, P &lt; 0.01; collagen III: t = -104.452, P &lt; 0.01; collagen IV: t = -133.426, P &lt; 0.01, and collagen V: t = -294.019, P &lt; 0.01; and fibronectin: t = -92.491, P &lt; 0.01, respectively).
+NTA revealed that the ADSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> appeared as nanoparticles (40-200 nm), and Western blotting confirmed positive expression of CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, flotillin-1, and HSP70 versus ADSC cytoplasmic proteins (all P &lt; 0.01).</t>
+    </r>
   </si>
   <si>
     <t>29575602</t>
   </si>
   <si>
     <t>Exosomal tetraspanins as regulators of cancer progression and metastasis and novel diagnostic markers.</t>
   </si>
   <si>
     <t xml:space="preserve">CD151 preferentially targets exosomes to lung, lymph node and stroma cells.
 EXO CARTA database shows the presence of CD151 in exosomes of colorectal, melanoma, ovarian and prostate cancers.</t>
   </si>
   <si>
     <t>29706930</t>
   </si>
   <si>
     <t>A Preliminary Report on Brain-Derived Extracellular Vesicle as Novel Blood Biomarkers for Sport-Related Concussions.</t>
   </si>
   <si>
-    <t>We established a panel of biomarkers that reacted positive with CD81 (extracellular vesicle marker) and various neuron- and glia-specific antigens [e.g., neurofilament light polypeptide (NF-L), tau, synaptosome-associated protein 25 (SNAP25), glial fibrillary acidic protein, and myelin basic protein].</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We established a panel of biomarkers that reacted positive with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker) and various neuron- and glia-specific antigens [e.g., neurofilament light polypeptide (NF-L), tau, synaptosome-associated protein 25 (SNAP25), glial fibrillary acidic protein, and myelin basic protein].</t>
+    </r>
   </si>
   <si>
     <t>29720199</t>
   </si>
   <si>
     <t>Immunoassays for scarce tumour-antigens in exosomes: detection of the human NKG2D-Ligand, MICA, in tetraspanin-containing nanovesicles from melanoma.</t>
   </si>
   <si>
-    <t>We describe the conditions for detection of MICA in exosomes and prove, for the first time using both techniques, the co-existence in one vesicle of exosomal markers (the tetraspanins CD9, CD63 and CD81) and an endogenously expressed tumour-derived antigen.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Immunoassays for scarce tumour-antigens in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">: detection of the human NKG2D-Ligand, MICA, in tetraspanin-containing nanovesicles from melanoma.
+We describe the conditions for detection of MICA in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and prove, for the first time using both techniques, the co-existence in one vesicle of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (the tetraspanins CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) and an endogenously expressed tumour-derived antigen.</t>
+    </r>
   </si>
   <si>
     <t>29723143</t>
   </si>
   <si>
     <t>[The role of exosomal tetraspanins and proteases in tumor progression].</t>
   </si>
   <si>
-    <t>Major (CD9, CD63, CD81) and others (CD82, CD151, Tspan8) tetraspanins are widely represented in exosomes, where they interact with various proteins and form functional tetraspanin complexes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Major (CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) and others (CD82, CD151, Tspan8) tetraspanins are widely represented in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, where they interact with various proteins and form functional tetraspanin complexes.</t>
+    </r>
   </si>
   <si>
     <t>29740045</t>
   </si>
   <si>
     <t>Exosome markers associated with immune activation and oxidative stress in HIV patients on antiretroviral therapy.</t>
   </si>
   <si>
-    <t>Untargeted proteomics detected markers of exosomes (CD9, CD63, CD81), immune activation (CD14, CRP, HLA-A, HLA-B), oxidative stress (CAT, PRDX1, PRDX2, TXN), and Notch4 in plasma exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Untargeted proteomics detected markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), immune activation (CD14, CRP, HLA-A, HLA-B), oxidative stress (CAT, PRDX1, PRDX2, TXN), and Notch4 in plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>29786755</t>
   </si>
   <si>
     <t>Cardiac progenitor cell‑derived exosomes promote H9C2 cell growth via Akt/mTOR activation.</t>
   </si>
   <si>
-    <t>Following treatment with a specific medium, the exosomes were purified and identified by electron micrograph and western blot assays, using CD63 and CD81 as markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Following treatment with a specific medium, the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were purified and identified by electron micrograph and western blot assays, using CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as markers.</t>
+    </r>
   </si>
   <si>
     <t>29911857</t>
   </si>
   <si>
     <t>Analysis of Extracellular Vesicles Using Coffee Ring.</t>
   </si>
   <si>
-    <t xml:space="preserve">Interestingly, the analysis of tetraspanin proteins of the extracellular vesicles facilitated by this method reveals that the size of extracellular vesicles is correlated with expression of tetraspanin proteins (CD9, CD63, CD81) that are associated with the size of extracellular vesicles.
-[...1 lines deleted...]
-This evidence indicates that extracellular vesicles can be classified based on size and expression of CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Interestingly, the analysis of tetraspanin proteins of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> facilitated by this method reveals that the size of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is correlated with expression of tetraspanin proteins (CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) that are associated with the size of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The findings show that CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are uniformly expressed regardless of size, CD63 is highly expressed only in larger </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+This evidence indicates that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> can be classified based on size and expression of CD63.</t>
+    </r>
   </si>
   <si>
     <t>29972017</t>
   </si>
   <si>
     <t>Detection and Characterization of Different Brain-Derived Subpopulations of Plasma Exosomes by Surface Plasmon Resonance Imaging.</t>
   </si>
   <si>
-    <t>Subsequently, by injecting a second antibody on the immobilized vesicles, we were able to quantify the amount of CD81 and GM1, membrane components of exosomes, on each subpopulation.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Subsequently, by injecting a second antibody on the immobilized vesicles, we were able to quantify the amount of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and GM1, membrane components of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, on each subpopulation.</t>
+    </r>
   </si>
   <si>
     <t>29986939</t>
   </si>
   <si>
     <t>MSC exosome works through a protein-based mechanism of action.</t>
   </si>
   <si>
-    <t>Nevertheless, the term 'MSC exosome' is often used to describe populations of 50-200 nm EVs that are prepared from culture medium conditioned by MSCs on the basis that these populations collectively exhibited typical exosome-associated proteins such as endosomal proteins, TSG101 and Alix, and tetraspanin proteins, CD9, CD63 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Nevertheless, the term 'MSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">' is often used to describe populations of 50-200\xe2\x80\x85nm </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that are prepared from culture medium conditioned by MSCs on the basis that these populations collectively exhibited typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins such as endosomal proteins, TSG101 and Alix, and tetraspanin proteins, CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>30021360</t>
   </si>
   <si>
     <t>Protective effect of human umbilical cord mesenchymal stem cell exosomes on preserving the morphology and angiogenesis of placenta in rats with preeclampsia.</t>
   </si>
   <si>
-    <t>Besides, the isolated exosomes expressed the exosome markers (CD63 and CD81).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Besides, the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressed the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>30059939</t>
   </si>
   <si>
     <t>Neuron-related blood inflammatory markers as an objective evaluation tool for major depressive disorder: An exploratory pilot case-control study.</t>
   </si>
   <si>
-    <t>As an exploratory pilot case-control study between healthy controls (HC) and drug-free MDD patients (each; N = 34), we searched for NDE-related blood biomarkers with a small amount of peripheral blood using a novel sandwich immunoassay between anti-neuron antibody and antibodies against CD81 (an exosome marker) and against other proteins related to neuroinflammation and synaptic functions.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">As an exploratory pilot case-control study between healthy controls (HC) and drug-free MDD patients (each; N\xe2\x80\xaf=\xe2\x80\xaf34), we searched for NDE-related blood biomarkers with a small amount of peripheral blood using a novel sandwich immunoassay between anti-neuron antibody and antibodies against </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (an </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker) and against other proteins related to neuroinflammation and synaptic functions.</t>
+    </r>
   </si>
   <si>
     <t>30188455</t>
   </si>
   <si>
     <t>Mesenchymal stem cell exosomes as a cell-free therapy for nerve injury-induced pain in rats.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes also inhibited the level of TNF-α and IL-1β, while enhanced the level of IL-10, brain-derived neurotrophic factor, and glial cell line-derived neurotrophic factor in the ipsilateral L5/6 dorsal root ganglion of nerve-ligated rats, indicating anti-inflammatory and proneurotrophic abilities.
-[...2 lines deleted...]
-Protein analysis revealed the content of vascular endothelial growth factor C, angiopoietin-2, and fibroblast growth factor-2 in the exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> also inhibited the level of TNF-\xce\xb1 and IL-1\xce\xb2, while enhanced the level of IL-10, brain-derived neurotrophic factor, and glial cell line-derived neurotrophic factor in the ipsilateral L5/6 dorsal root ganglion of nerve-ligated rats, indicating anti-inflammatory and proneurotrophic abilities.
+In addition, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> treatment suppressed nerve ligation-induced upregulation of c-Fos, CNPase, GFAP, and Iba1.
+Isolated UCMSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> range in size from 30 to 160 nm and contain CD63, HSP60, and CD81 exosome markers.
+Protein analysis revealed the content of vascular endothelial growth factor C, angiopoietin-2, and fibroblast growth factor-2 in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>30198786</t>
   </si>
   <si>
     <t>Photo-Oxidative Blue-Light Stimulation in Retinal Pigment Epithelium Cells Promotes Exosome Secretion and Increases the Activity of the NLRP3 Inflammasome.</t>
   </si>
   <si>
-    <t xml:space="preserve">After blue-light photostimulation, ARPE-19 cells were noted to release exosomes with higher levels of IL-1β, IL-18, and caspase-1 than those in the control group.
-[...2 lines deleted...]
-The levels of IL-1β, IL-18, and caspase-1 in ARPE-19 cells were signiﬁcantly enhanced when treated with stressed RPE exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">After blue-light photostimulation, ARPE-19 cells were noted to release </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with higher levels of IL-1\xce\xb2, IL-18, and caspase-1 than those in the control group.
+The contents of the NLRP3 inflammasome (IL-1\xce\xb2, IL-18, and caspase-1 as markers of the inflammasome) in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were analyzed by Western blotting.
+The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were strongly present.
+The levels of IL-1\xce\xb2, IL-18, and caspase-1 in ARPE-19 cells were signi\xef\xac\x81cantly enhanced when treated with stressed RPE </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>30236130</t>
   </si>
   <si>
     <t>Torquetenovirus detection in exosomes enriched vesicles circulating in human plasma samples.</t>
   </si>
   <si>
-    <t>Exosomes enriched vesicles (EEVs) were extracted from plasma and characterized by Nanoparticle tracking analysis, by western blot for presence of tetraspanin CD63, CD81 and annexin II protein and, finally, by electron microscopy (EM).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> enriched vesicles (EEVs) were extracted from plasma and characterized by Nanoparticle tracking analysis, by western blot for presence of tetraspanin CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and annexin II protein and, finally, by electron microscopy (EM).</t>
+    </r>
   </si>
   <si>
     <t>30605353</t>
   </si>
   <si>
     <t>Altered levels of plasma neuron-derived exosomes and their cargo proteins characterize acute and chronic mild traumatic brain injury.</t>
   </si>
   <si>
-    <t xml:space="preserve">Neuron-derived exosomes (NDEs) were enriched by anti-L1CAM antibody immunoabsorption from plasmas of subjects ages 18-26 yr within 1 wk after a sports-related mild traumatic brain injury (acute mTBI) ( n = 18), 3 mo or longer after the last of 2-4 mTBIs (chronic mTBI) ( n = 14) and with no recent history of TBI (controls) ( n = 21).
-Plasma concentrations of NDEs, assessed by counts and levels of extracted exosome marker CD81, were significantly depressed by a mean of 45% in acute mTBI ( P &lt; 0.0001), but not chronic mTBI, compared with controls.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Neuron-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (NDEs) were enriched by anti-L1CAM antibody immunoabsorption from plasmas of subjects ages 18-26 yr within 1 wk after a sports-related mild traumatic brain injury (acute mTBI) ( n = 18), 3 mo or longer after the last of 2-4 mTBIs (chronic mTBI) ( n = 14) and with no recent history of TBI (controls) ( n = 21).
+Plasma concentrations of NDEs, assessed by counts and levels of extracted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, were significantly depressed by a mean of 45% in acute mTBI ( P &lt; 0.0001), but not chronic mTBI, compared with controls.</t>
+    </r>
   </si>
   <si>
     <t>30639393</t>
   </si>
   <si>
     <t>Exosomes populate the cerebrospinal fluid of preterm infants with post-haemorrhagic hydrocephalus.</t>
   </si>
   <si>
     <t>Exosomal-sized EVs were isolated by differential ultracentrifugation and TEM confirmed the presence of CD63 This is the first reported characterisation of exosomes from the CSF of preterm infants with post-haemorrhagic hydrocephalus.</t>
   </si>
   <si>
     <t>30680751</t>
   </si>
   <si>
     <t>Nanoscale flow cytometry to distinguish subpopulations of prostate extracellular vesicles in patient plasma.</t>
   </si>
   <si>
-    <t>Plasmas from prostate cancer (PCa) patient plasmas representing benign prostatic hyperplasia (BPH), low grade prostate cancer (Gleason Score 3 + 3) and high grade prostate cancer (Gleason Score ≥4 + 4) were analyzed for various exosome markers (CD9, CD63, CD81) and a prostate specific tissue marker (prostate specific membrane antigen/PSMA).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Plasmas from prostate cancer (PCa) patient plasmas representing benign prostatic hyperplasia (BPH), low grade prostate cancer (Gleason Score 3\xe2\x80\x89+\xe2\x80\x893) and high grade prostate cancer (Gleason Score \xe2\x89\xa54\xe2\x80\x89+\xe2\x80\x894) were analyzed for various </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) and a prostate specific tissue marker (prostate specific membrane antigen/PSMA).</t>
+    </r>
   </si>
   <si>
     <t>30777349</t>
   </si>
   <si>
     <t>Cyclophosphamide enhances the release of tumor exosomes that elicit a specific immune response in vivo in a murine T-cell lymphoma.</t>
   </si>
   <si>
-    <t>These EVs express exosome marker proteins such as TSG-101, CD9, CD81, and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> express </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins such as TSG-101, CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD63.</t>
+    </r>
   </si>
   <si>
     <t>30820789</t>
   </si>
   <si>
     <t>Pancreatic Juice Exosomal MicroRNAs as Biomarkers for Detection of Pancreatic Ductal Adenocarcinoma.</t>
   </si>
   <si>
-    <t>The presence of exosomes was confirmed by electron microscopy and Western blotting using anti-CD63, -CD81, and -TSG101 antibodies.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was confirmed by electron microscopy and Western blotting using anti-CD63, -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and -TSG101 antibodies.</t>
+    </r>
   </si>
   <si>
     <t>30825338</t>
   </si>
   <si>
     <t>Decreased salivary concentration of CD9 and CD81 exosome-related tetraspanins may be associated with the periodontal clinical status.</t>
   </si>
   <si>
-    <t xml:space="preserve">Confounding and interaction effects between age and salivary concentration of CD9 exosomes were also noted.
-[...1 lines deleted...]
-Significantly decreased salivary levels of CD9 and CD81 exosomes were detected in periodontitis patients in comparison with healthy controls.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Confounding and interaction effects between age and salivary concentration of CD9 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were also noted.
+Decreased salivary concentration of CD9 and CD81exosome-related tetraspanins may be associated with the periodontal clinical status.
+Logistic regression analyses revealed a strong/independent association for decreased salivary concentration of CD81exosomes regarding disease status.
+Significantly decreased salivary levels of CD9 and CD81exosomes were detected in periodontitis patients in comparison with healthy controls.</t>
+    </r>
   </si>
   <si>
     <t>30864689</t>
   </si>
   <si>
     <t>Proteomics profiling of plasma exosomes in epithelial ovarian cancer: A potential role in the coagulation cascade, diagnosis and prognosis.</t>
   </si>
   <si>
-    <t>The exosomal marker proteins, CD81 and TSG101, were clearly stained in the exosome samples; however, there was no staining for the endoplasmic reticulum protein, calnexin.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and TSG101, were clearly stained in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> samples; however, there was no staining for the endoplasmic reticulum protein, calnexin.</t>
+    </r>
   </si>
   <si>
     <t>30891102</t>
   </si>
   <si>
     <t>Presence of Circulating miR-145, miR-155, and miR-382 in Exosomes Isolated from Serum of Breast Cancer Patients and Healthy Donors.</t>
   </si>
   <si>
-    <t>All exosomes present the proteins CD63, Alix, Tsg, CD9, and CD81 commonly used as markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">All </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> present the proteins CD63, Alix, Tsg, CD9, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> commonly used as markers.</t>
+    </r>
   </si>
   <si>
     <t>31035355</t>
   </si>
   <si>
     <t>Proteome Profiling of Exosomes Purified from a Small Amount of Human Serum: The Problem of Co-Purified Serum Components.</t>
   </si>
   <si>
-    <t>We selected the SEC fraction containing vesicles with the size of about 100 nm and enriched with exosome markers CD63 and CD81 (but not CD9 and TSG101) and analyzed it in a parallel to the subsequent SEC fraction enriched in the lipoprotein vesicles.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We selected the SEC fraction containing vesicles with the size of about 100 nm and enriched with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (but not CD9 and TSG101) and analyzed it in a parallel to the subsequent SEC fraction enriched in the lipoprotein vesicles.</t>
+    </r>
   </si>
   <si>
     <t>31048929</t>
   </si>
   <si>
     <t>Clinical impact of different exosomes' protein expression in pancreatic ductal carcinoma patients treated with standard first line palliative chemotherapy.</t>
   </si>
   <si>
-    <t xml:space="preserve">Pancreatic cancer patients exosomes express EpCAM, whose levels change during treatment.
-[...1 lines deleted...]
-We quantified by an ELISA-based technique specific proteins of cancer-derived exosomes (CD44,CD44v6,EpCAM,CD9,CD81,Tspan8,Integrin α6,Integrin β4,CD24,CXCR4).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Pancreatic cancer patients </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> express EpCAM, whose levels change during treatment.
+This represents a useful prognostic factor and also suggests that future treatment modalities who target EpCAM should be tested in pancreatic cancer patients selected by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> EpCAM expression. 
+We quantified by an ELISA-based technique specific proteins of cancer-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (CD44,CD44v6,EpCAM,CD9,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>,Tspan8,Integrin \xce\xb16,Integrin \xce\xb24,CD24,CXCR4).</t>
+    </r>
   </si>
   <si>
     <t>31069822</t>
   </si>
   <si>
     <t>Noninvasive assessment of fetal central nervous system insult: Potential application to prenatal diagnosis.</t>
   </si>
   <si>
-    <t>FCE levels of synaptophysin, synaptotagmin, synaptopodin, and neurogranin were quantified normalized to the exosome marker CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">FCE levels of synaptophysin, synaptotagmin, synaptopodin, and neurogranin were quantified normalized to the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31090350</t>
   </si>
   <si>
     <t>[Effects of icariin on autophagy and exosome production of bone microvascular endothelial cells].</t>
   </si>
   <si>
     <t>On the basis of hydrocortisone intervention, 5×10 With the increase of hydrocortisone concentration, the protein expression of LC3B-Ⅱ increased gradually, and the protein expression of p62 decreased gradually ( Icariin and BMECs-derived exosomes can improve the autophagy of BMECs induced by low concentration of glucocorticoid.</t>
   </si>
   <si>
     <t>31100946</t>
   </si>
   <si>
     <t>Extra Purified Exosomes from Human Placenta Contain An Unpredictable Small Number of Different Major Proteins.</t>
   </si>
   <si>
-    <t>Good, purified exosomes contained only 11-13 different proteins: CD9, CD81, CD-63, hemoglobin subunits, interleukin-1 receptor, annexin A1, annexin A2, annexin A5, cytoplasmic actin, alkaline phosphatase, serotransferin, and probably human serum albumin and immunoglobulins.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Good, purified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> contained only 11-13 different proteins: CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD-63, hemoglobin subunits, interleukin-1 receptor, annexin A1, annexin A2, annexin A5, cytoplasmic actin, alkaline phosphatase, serotransferin, and probably human serum albumin and immunoglobulins.</t>
+    </r>
   </si>
   <si>
     <t>31136209</t>
   </si>
   <si>
     <t>Ultrastructural identification of CD9 positive extracellular vesicles released from human embryos and transported through the zona pellucida.</t>
   </si>
   <si>
     <t>31168974</t>
   </si>
   <si>
     <t>Exosome-derived galectin-9 may be a novel predictor of rejection and prognosis after liver transplantation.</t>
   </si>
   <si>
     <t>Western blotting experiments revealed higher levels of galectin-9 protein in circulating exosomes from ACR recipients.</t>
   </si>
   <si>
     <t>31207235</t>
   </si>
   <si>
     <t>Cyclic-recombinase-reporter mouse model to determine exosome communication and function during pregnancy.</t>
   </si>
   <si>
-    <t>Localization of fetal exosomes in maternal uterine tissues were performed by immunostaining for exosome marker CD81 and tdTomato expression followed by confocal microscopy.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Localization of fetal </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in maternal uterine tissues were performed by immunostaining for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and tdTomato expression followed by confocal microscopy.</t>
+    </r>
   </si>
   <si>
     <t>31399634</t>
   </si>
   <si>
     <t>Extracellular vesicles isolated from porcine seminal plasma exhibit different tetraspanin expression profiles.</t>
   </si>
   <si>
-    <t xml:space="preserve">(2) Tetraspanins CD9, CD63 and CD81 are present in both seminal EVs, albeit with exosomes and MVs differing in expression profiles, suggesting dissimilar cargo and binding affinity.
-Flow cytometric analysis demonstrated that the proportion of EVs expressing CD63 and CD9 was higher in MVs (P &lt; 0.001 and P &lt; 0.05, respectively) than in exosomes, while the opposite was true for CD81; higher (P &lt; 0.001) in exosomes than in MVs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">(2) Tetraspanins CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are present in both seminal </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, albeit with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> differing in expression profiles, suggesting dissimilar cargo and binding affinity. 
+Flow cytometric analysis demonstrated that the proportion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressing CD63 and CD9 was higher in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (P\xe2\x80\x89&lt;\xe2\x80\x890.001 and P\xe2\x80\x89&lt;\xe2\x80\x890.05, respectively) than in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, while the opposite was true for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">; higher (P\xe2\x80\x89&lt;\xe2\x80\x890.001) in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> than in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31402975</t>
   </si>
   <si>
     <t>Colon cancer cells secrete exosomes to promote self-proliferation by shortening mitosis duration and activation of STAT3 in a hypoxic environment.</t>
   </si>
   <si>
     <t>Our data suggests that colon cancer cells are able to promote self-growth through the secretion of exosomes, especially under hypoxic conditions, which shortens mitosis duration and activates STAT3.</t>
   </si>
   <si>
     <t>31410448</t>
   </si>
   <si>
     <t>miR-19a-3p containing exosomes improve function of ischaemic myocardium upon shock wave therapy.</t>
   </si>
   <si>
-    <t xml:space="preserve">Characterization of EVs via electron microscopy, nanoparticle tracking analysis and flow cytometry revealed specific exosome morphology and size with presence of exosome markers CD 9, CD81 and CD63.
-Exosomes exhibited angiogenic properties activating protein kinase b (Akt) and extracellular-signal regulated kinase (ERK) resulting in enhanced endothelial tube formation and proliferation.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Characterization of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> via electron microscopy, nanoparticle tracking analysis and flow cytometry revealed specific </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> morphology and size with presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD 9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> exhibited angiogenic properties activating protein kinase b (Akt) and extracellular-signal regulated kinase (ERK) resulting in enhanced endothelial tube formation and proliferation.</t>
+    </r>
   </si>
   <si>
     <t>31416445</t>
   </si>
   <si>
     <t>A novel population of extracellular vesicles smaller than exosomes promotes cell proliferation.</t>
   </si>
   <si>
-    <t>Typical exosome markers such as Hsp70, TSG101, and CD63 were found in both P100 exosomes and the P200 vesicles, but CD81 was highly enriched in exosomes but not in the P200 vesicles.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers such as Hsp70, TSG101, and CD63 were found in both P100 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and the P200 vesicles, but </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was highly enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> but not in the P200 vesicles.</t>
+    </r>
   </si>
   <si>
     <t>31473497</t>
   </si>
   <si>
     <t>Exosomes in specific fractions of the boar ejaculate contain CD44: A marker for epididymosomes?</t>
   </si>
   <si>
-    <t xml:space="preserve">Noteworthy, these pig SP-exosomes were CD44-bearing when analysed by FC, with bands detected by western blotting (WB) at the expected 85 kD size.
+    <t xml:space="preserve">Exosomes in specific fractions of the boar ejaculate contain CD44: A marker for epididymosomes?
+Noteworthy, these pig SP-exosomes were CD44-bearing when analysed by FC, with bands detected by western blotting (WB) at the expected 85 kD size.
 The findings pave for the selective isolation of exosomes in functional studies of their function when interacting with spermatozoa, the oocyte and/or the female genitalia, including hyaluronan-CD44 interplay.</t>
   </si>
   <si>
     <t>31569672</t>
   </si>
   <si>
     <t>Increased Plasmatic Levels of PSA-Expressing Exosomes Distinguish Prostate Cancer Patients from Benign Prostatic Hyperplasia: A Prospective Study.</t>
   </si>
   <si>
-    <t>Statistical analysis showed that plasmatic exosomes expressing both CD81 and PSA were significantly higher in PCa as compared to both BPH and CTR, reaching 100% specificity and sensitivity in distinguishing PCa patients from healthy individuals.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Statistical analysis showed that plasmatic </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressing both </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and PSA were significantly higher in PCa as compared to both BPH and CTR, reaching 100% specificity and sensitivity in distinguishing PCa patients from healthy individuals.</t>
+    </r>
   </si>
   <si>
     <t>31623079</t>
   </si>
   <si>
     <t>Cord Blood-Derived Exosomal CNTN2 and BDNF: Potential Molecular Markers for Brain Health of Neonates at Risk for Iron Deficiency.</t>
   </si>
   <si>
-    <t xml:space="preserve">Contactin-2 (CNTN2), a neural-specific glycoprotein, and brain-derived neurotrophic factor (BDNF) are important in neurodevelopment and found in exosomes.
-Cord blood exosomes were isolated and validated for the exosomal marker CD81 and the neural-specific exosomal marker CNTN2.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Contactin-2 (CNTN2), a neural-specific glycoprotein, and brain-derived neurotrophic factor (BDNF) are important in neurodevelopment and found in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Cord blood </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated and validated for the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and the neural-specific </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker CNTN2.</t>
+    </r>
   </si>
   <si>
     <t>31638563</t>
   </si>
   <si>
     <t>[Exosomes derived from LPS-stimulated macrophages promote TGF-β1-induced epithelial-mesenchymal transition of human type II alveolar epithelial A549 cells].</t>
   </si>
   <si>
-    <t xml:space="preserve">In comparison with the exosomes derived from untreated naive THP-1 macrophages, exosomes derived from LPS-primed THP-1 cells exhibited an ability to significantly promote TGF-β-induced EMT of A549 cells, as determined by a significantly down-regulated E-cadherin, and an dramatically increased expression of proteins in EMT-related signaling including vimentin, alpha smooth muscle actin (α-SMA), TGF-β1/Smad2/3 signaling proteins Smad2/3 protein and phosphorylated Smad2/3 (p-Smad2/3) and type 1 collagen (Col1).
-Methods The morphology of exosomes derived from THP-1 macrophages was evaluated by transmission electron microscopy, and the biochemistry properties of exosomes were identified by accessing exosome-specific markers including tumor susceptibility gene 101 (TSG101), accessory protein ALG-2 interacting protein X (ALIX), CD81 and CD9 protein, and the calnexin, a negative control marker absent in exosomes, using an immunoblotting assay.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In comparison with the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from untreated naive THP-1 macrophages, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from LPS-primed THP-1 cells exhibited an ability to significantly promote TGF-\xce\xb2-induced EMT of A549 cells, as determined by a significantly down-regulated E-cadherin, and an dramatically increased expression of proteins in EMT-related signaling including vimentin, alpha smooth muscle actin (\xce\xb1-SMA), TGF-\xce\xb21/Smad2/3 signaling proteins Smad2/3 protein and phosphorylated Smad2/3 (p-Smad2/3) and type 1 collagen (Col1).
+Methods The morphology of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from THP-1 macrophages was evaluated by transmission electron microscopy, and the biochemistry properties of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were identified by accessing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-specific markers including tumor susceptibility gene 101 (TSG101), accessory protein ALG-2 interacting protein X (ALIX), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD9 protein, and the calnexin, a negative control marker absent in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, using an immunoblotting assay.</t>
+    </r>
   </si>
   <si>
     <t>31648466</t>
   </si>
   <si>
     <t>[Impact of CD137-CD137L signaling on secretion of mouse vascular smooth muscle cells-derived exosomes: role of Rab7 pathway].</t>
   </si>
   <si>
     <t>31755827</t>
   </si>
   <si>
     <t>CD81+ Exosomes Play a Pivotal Role in the Establishment of Hepatitis C Persistent Infection and Contribute Toward the Progression of Hepatocellular Carcinoma.</t>
   </si>
   <si>
-    <t>CD81 serves as a coreceptor of viral entry and is found to be enriched in exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> serves as a coreceptor of viral entry and is found to be enriched in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31766102</t>
   </si>
   <si>
     <t>Activation of CD137 signaling promotes neointimal formation by attenuating TET2 and transferrring from endothelial cell-derived exosomes to vascular smooth muscle cells.</t>
   </si>
   <si>
     <t>ECs transduced with the TET2-overexpression lentivirus showed that the activation of endothelial CD137 signaling decreased TET2 expression and the TET2 content in exosomes.</t>
   </si>
   <si>
     <t>31786017</t>
   </si>
   <si>
     <t>Electrochemical immunosensing of nanovesicles as biomarkers for breast cancer.</t>
   </si>
   <si>
-    <t>To achieve that, the exosomes were preconcentrated from cell-culture supernatant (and eventually in human serum) on magnetic particles modified with antibodies against the general tetraspanins CD9, CD63 and CD81, as well as specific receptors of cancer (CD24, CD44, CD54, CD326 and CD340).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">To achieve that, the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were preconcentrated from cell-culture supernatant (and eventually in human serum) on magnetic particles modified with antibodies against the general tetraspanins CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, as well as specific receptors of cancer (CD24, CD44, CD54, CD326 and CD340).</t>
+    </r>
   </si>
   <si>
     <t>31792471</t>
   </si>
   <si>
     <t>[Isolation and biological characteristics of exosomes derived from periodontal ligament stem cells].</t>
   </si>
   <si>
-    <t>The PDLSC-derived exosomes could express the common surface adhesion molecules CD9, CD63, CD81 and TSG101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The PDLSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could express the common surface adhesion molecules CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and TSG101.</t>
+    </r>
   </si>
   <si>
     <t>31823250</t>
   </si>
   <si>
     <t>Transmigration of Tetraspanin 2 (Tspan2) siRNA Via Microglia Derived Exosomes across the Blood Brain Barrier Modifies the Production of Immune Mediators by Microglia Cells.</t>
   </si>
   <si>
     <t>Furthermore, a decrease in the gene expression levels of the Interleukins, IL-13 and IL-10 and an increase in the gene expression levels for the Fc gamma receptor 2A(FCGR2A) and TNF-α occurred in HTHU-HIV microglial cells These data demonstrate that HTHU exosomes cross the BBB and are efficient delivery vehicles to the CNS.</t>
   </si>
   <si>
     <t>31885909</t>
   </si>
   <si>
     <t>A Method for the Isolation of Exosomes from Human and Bovine Milk.</t>
   </si>
   <si>
-    <t>The key exosomal characteristics of spherical/donut-shaped morphology, the presence of exosomal markers, e.g., FLOT-1 and the tetraspanins, CD9 and CD81), and particle concentration were confirmed in both human and bovine milk exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The key </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> characteristics of spherical/donut-shaped morphology, the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, e.g., FLOT-1 and the tetraspanins, CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), and particle concentration were confirmed in both human and bovine milk </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>31916313</t>
   </si>
   <si>
     <t>Traumatic brain injury increases plasma astrocyte-derived exosome levels of neurotoxic complement proteins.</t>
   </si>
   <si>
-    <t>CD81 exosome marker-normalized ADE levels of classical pathway C4b, alternative pathway factor D and Bb, lectin pathway mannose-binding lectin (MBL), and shared neurotoxic effectors C3b and C5b-9 terminal C complex were significantly higher and those of C regulatory proteins CR1 and CD59 were lower in the first week of acute sTBI (n = 12) than in controls (n = 12).</t>
+    <t>CD81exosome marker-normalized ADE levels of classical pathway C4b, alternative pathway factor D and Bb, lectin pathway mannose-binding lectin (MBL), and shared neurotoxic effectors C3b and C5b-9 terminal C complex were significantly higher and those of C regulatory proteins CR1 and CD59 were lower in the first week of acute sTBI (n\xc2\xa0=\xc2\xa012) than in controls (n\xc2\xa0=\xc2\xa012).</t>
   </si>
   <si>
     <t>31934115</t>
   </si>
   <si>
     <t>Comparison of endothelial cell- and endothelial progenitor cell-derived exosomes in promoting vascular endothelial cell repair.</t>
   </si>
   <si>
-    <t>Both types of exosomes, sized from 30 nm to 100 nm, had sphere-shaped or cupped morphology, and expressed CD63, CD9, and CD81; but the total yield of exosomes (particles/mL) based on number of cells, was 4.2 times higher from EPCs than HUVECs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Both types of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, sized from 30 nm to 100 nm, had sphere-shaped or cupped morphology, and expressed CD63, CD9, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">; but the total yield of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (particles/mL) based on number of cells, was 4.2 times higher from EPCs than HUVECs.</t>
+    </r>
   </si>
   <si>
     <t>32054015</t>
   </si>
   <si>
     <t>Matrix Effect in the Isolation of Breast Cancer-Derived Nanovesicles by Immunomagnetic Separation and Electrochemical Immunosensing-A Comparative Study.</t>
   </si>
   <si>
-    <t>Based on this study, the exosomes were preconcentrated by immunomagnetic separation on antiCD81-modified magnetic particles in order to achieve further magnetic actuation on the surface of the electrode for the electrochemical readout.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Based on this study, the </t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were preconcentrated by immunomagnetic separation on anti</t>
+    </r>
+    <r>
+      <rPr>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-modified magnetic particles in order to achieve further magnetic actuation on the surface of the electrode for the electrochemical readout.</t>
+    </r>
   </si>
   <si>
     <t>32101370</t>
   </si>
   <si>
     <t>Increased production of functional small extracellular vesicles in senescent endothelial cells.</t>
   </si>
   <si>
-    <t>Small EVs were isolated by ultracentrifugation and characterized using electron microscopy, nanoparticle tracking analysis and immunoassays to assess morphology, size, concentration and expression of exosome markers CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Small </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated by ultracentrifugation and characterized using electron microscopy, nanoparticle tracking analysis and immunoassays to assess morphology, size, concentration and expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>32127037</t>
   </si>
   <si>
     <t>Mesenchymal stem cell-derived exosomes protect beta cells against hypoxia-induced apoptosis via miR-21 by alleviating ER stress and inhibiting p38 MAPK phosphorylation.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes derived from MSC-conditioned culture medium were 40-100 nm in diameter and expressed the exosome markers CD9, CD63, CD81, HSP70, and Flotillin 1, as well as the MSC markers CD73, CD90, and CD105.
-The WB results showed that ER stress-related proteins, including GRP78, GRP94, p-eIF2α and CHOP, and the apoptosis-related proteins cleaved caspase 3 and PARP, were upregulated under hypoxic conditions but were inhibited by MSC exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from MSC-conditioned culture medium were 40-100\xe2\x80\x89nm in diameter and expressed the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, HSP70, and Flotillin 1, as well as the MSC markers CD73, CD90, and CD105.
+Mesenchymal stem cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protect beta cells against hypoxia-induced apoptosis via miR-21 by alleviating ER stress and inhibiting p38 MAPK phosphorylation.
+The WB results showed that ER stress-related proteins, including GRP78, GRP94, p-eIF2\xce\xb1 and CHOP, and the apoptosis-related proteins cleaved caspase 3 and PARP, were upregulated under hypoxic conditions but were inhibited by MSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>32157747</t>
   </si>
   <si>
     <t>Endothelial-derived plasma exosome proteins in Alzheimer's disease angiopathy.</t>
   </si>
   <si>
-    <t>Exosome marker CD81-normalized EDE levels of the cerebrovascular-selective biomarkers large neutral amino acid transporter 1 (LAT-1), glucose transporter type 1 (Glut-1), and permeability-glycoprotein (p-GP, ABCB1) were similarly significantly higher in the CN with SCeVD and pAD/MCI with SCeVD groups than their corresponding control groups without SCeVD.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-normalized EDE levels of the cerebrovascular-selective biomarkers large neutral amino acid transporter 1 (LAT-1), glucose transporter type 1 (Glut-1), and permeability-glycoprotein (p-GP, ABCB1) were similarly significantly higher in the CN with SCeVD and pAD/MCI with SCeVD groups than their corresponding control groups without SCeVD.</t>
+    </r>
   </si>
   <si>
     <t>32178271</t>
   </si>
   <si>
     <t>FASN Is a Biomarker Enriched in Malignant Glioma-Derived Extracellular Vesicles.</t>
   </si>
   <si>
     <t>32240782</t>
   </si>
   <si>
     <t>Proteomics analysis of tumor exosomes reveals vital pathways of Jinfukang inhibiting circulating tumor cells metastasis in lung cancer.</t>
   </si>
   <si>
-    <t>The diameter of exosomes extracted from the CTC-TJH-01 cells treated by Jinfukang was 30-100 nm, and the exosomal markers CD63, CD81 and TSG101 were expressed.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The diameter of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> extracted from the CTC-TJH-01\xc2\xa0cells treated by Jinfukang was 30-100\xc2\xa0nm, and the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and TSG101 were expressed.</t>
+    </r>
   </si>
   <si>
     <t>32338917</t>
   </si>
   <si>
     <t>Comparative Glycomic Analysis of Exosome Subpopulations Derived from Pancreatic Cancer Cell Lines.</t>
   </si>
   <si>
-    <t xml:space="preserve">A hierarchical clustering analysis using 19 glycomic profiles confirmed that most subpopulations, except CD81-positive exosomes, could be distinguished according to the host-cell species.
-[...1 lines deleted...]
-The surfaces of extracellular vesicles were labeled with Cy3 and captured by magnetic beads with antibodies against tetraspanins (CD9, CD63, and CD81).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A hierarchical clustering analysis using 19 glycomic profiles confirmed that most subpopulations, except </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, could be distinguished according to the host-cell species.
+Principal component analysis and subsequent lectin-affinity capturing of intact </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> highlighted that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> preferentially expressed not\xc2\xa0PHA-L-\xc2\xa0but LEL-binding proteins on their surfaces.
+The surfaces of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were labeled with Cy3 and captured by magnetic beads with antibodies against tetraspanins (CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>32350244</t>
   </si>
   <si>
     <t>KLF4-mediated upregulation of CD9 and CD81 suppresses hepatocellular carcinoma development via JNK signaling.</t>
   </si>
   <si>
-    <t xml:space="preserve">In addition, increased expression of KLF4, CD9 or CD81 had no obvious impact on exosome secretion from HCC cells.
-Tetraspanins CD9 and CD81 frequently serve as the surface markers of exosomes, which are involved in intercellular communication during tumor progression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In addition, increased expression of KLF4, CD9 or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> had no obvious impact on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion from HCC cells.
+Tetraspanins CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> frequently serve as the surface markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, which are involved in intercellular communication during tumor progression.</t>
+    </r>
   </si>
   <si>
     <t>32424440</t>
   </si>
   <si>
     <t>Tetraspanins in mammalian reproduction: spermatozoa, oocytes and embryos.</t>
   </si>
   <si>
-    <t>In mammalian fertilization, an important role is attributed to CD molecules belonging to the tetraspanin superfamily, particularly CD9, CD81, CD151, and also CD63; mostly as part of extracellular vesicles, the significance of which and their potential in reproduction is being intensively investigated.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In mammalian fertilization, an important role is attributed to CD molecules belonging to the tetraspanin superfamily, particularly CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD151, and also CD63; mostly as part of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, the significance of which and their potential in reproduction is being intensively investigated.</t>
+    </r>
   </si>
   <si>
     <t>32506769</t>
   </si>
   <si>
     <t>Fetal membrane extracellular vesicle profiling reveals distinct pathways induced by infection and inflammation in vitro.</t>
   </si>
   <si>
-    <t>Irrespective of source or treatment, exosomes were spherical, had similar size, quantities, and markers (ALIX, CD63, and CD81).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Irrespective of source or treatment, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were spherical, had similar size, quantities, and markers (ALIX, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>32730952</t>
   </si>
   <si>
     <t>Surface functionalization of exosomes for target-specific delivery and in vivo imaging &amp; tracking: Strategies and significance.</t>
   </si>
   <si>
-    <t>The specific exosomal membrane proteins such as tetraspanins (CD63, CD81, CD9), lactadherin (LA), lysosome associated membrane protein-2b (Lamp-2b) and, glycosyl-phosphatidyl-inositol (GPI) involved in functionalization of exosome surface have also been discussed along with different strategies of surface modification like genetic engineering, covalent modification (click chemistry and metabolic engineering of parent cells of exosomes) and non-covalent modification (multivalent electrostatic interactions, ligand-receptor interaction, hydrophobic interaction, aptamer based modification and modification by anchoring CP05 peptide) along with optical (fluorescent and bioluminescent) and radioactive isotope labelling techniques of exosomes for imaging purpose.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The specific </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> membrane proteins such as tetraspanins (CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD9), lactadherin (LA), lysosome associated membrane protein-2b (Lamp-2b) and, glycosyl-phosphatidyl-inositol (GPI) involved in functionalization of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface have also been discussed along with different strategies of surface modification like genetic engineering, covalent modification (click chemistry and metabolic engineering of parent cells of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) and non-covalent modification (multivalent electrostatic interactions, ligand-receptor interaction, hydrophobic interaction, aptamer based modification and modification by anchoring CP05 peptide) along with optical (fluorescent and bioluminescent) and radioactive isotope labelling techniques of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> for imaging purpose.</t>
+    </r>
   </si>
   <si>
     <t>32767662</t>
   </si>
   <si>
     <t>Exosomal lncRNA H19 promotes the progression of hepatocellular carcinoma treated with Propofol via miR-520a-3p/LIMK1 axis.</t>
   </si>
   <si>
-    <t>Quantitative real-time polymerase chain reaction (qRT-PCR) and Western blot were performed to detect the expression of long noncoding RNA (lncRNA) H19, microRNA-520a-3p (miR-520a-3p), LIM domain kinase 1 (LIMK1), metastasis-associated markers (Snail, Twist, Vimentin and E-cadherin) and exosome markers (CD9 and CD81).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Quantitative real-time polymerase chain reaction (qRT-PCR) and Western blot were performed to detect the expression of long noncoding RNA (lncRNA) H19, microRNA-520a-3p (miR-520a-3p), LIM domain kinase 1 (LIMK1), metastasis-associated markers (Snail, Twist, Vimentin and E-cadherin) and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>32793278</t>
   </si>
   <si>
     <t>Plasma Small Extracellular Vesicles Derived miR-21-5p and miR-92a-3p as Potential Biomarkers for Hepatocellular Carcinoma Screening.</t>
   </si>
   <si>
-    <t>The exosomes were isolated by precipitation with a reagent based on polyethylene glycol and were characterized based on morphological aspects (i.e., diameter); molecular weight; CD63, CD9, and CD81 protein markers; and exosomal miR-21-5p and miR-92a-3p expression levels.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated by precipitation with a reagent based on polyethylene glycol and were characterized based on morphological aspects (i.e., diameter); molecular weight; CD63, CD9, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein markers; and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> miR-21-5p and miR-92a-3p expression levels.</t>
+    </r>
   </si>
   <si>
     <t>32822875</t>
   </si>
   <si>
     <t>Altered level of plasma exosomes in patients with Gaucher disease.</t>
   </si>
   <si>
-    <t>We found that the EVs were enriched with the surface exosomal markers (CD9, СD63, CD81) and an exosome-associated protein HSP70 in case of the patients with the disease.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We found that the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were enriched with the surface </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD9, \xd0\xa1D63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) and an </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein HSP70 in case of the patients with the disease.</t>
+    </r>
   </si>
   <si>
     <t>32841894</t>
   </si>
   <si>
     <t>Insight into the proteomic profiling of exosomes secreted by human OM-MSCs reveals a new potential therapy.</t>
   </si>
   <si>
-    <t xml:space="preserve">A total of 304 exosome-associated proteins were identified by LC-MS/MS, including plasminogen activator inhibitor 1 (SERPINE 1), insulin-like growth factor binding protein family members (IGFBP 4 and 5), epidermal growth factor receptor (EGFR), neurogenic locus notch homolog protein 2 (NOTCH 2), apolipoprotein E (APOE), and heat shock protein HSP90-beta (HSP90AB1).
-Similar to other exosomes, OM-MSC exosomes were CD63- and CD81-positive and calnexin-negative.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A total of 304 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins were identified by LC-MS/MS, including plasminogen activator inhibitor 1 (SERPINE 1), insulin-like growth factor binding protein family members (IGFBP 4 and 5), epidermal growth factor receptor (EGFR), neurogenic locus notch homolog protein 2 (NOTCH 2), apolipoprotein E (APOE), and heat shock protein HSP90-beta (HSP90AB1).
+Similar to other </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, OM-MSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were CD63- and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-positive and calnexin-negative.</t>
+    </r>
   </si>
   <si>
     <t>32984039</t>
   </si>
   <si>
     <t>Extracellular Vesicles Reflect the Efficacy of Wheatgrass Juice Supplement in Colon Cancer Patients During Adjuvant Chemotherapy.</t>
   </si>
   <si>
-    <t>EVs were found to be similar by size and concentration with reduced levels of exosome markers (CD81) on samples at the end of combined treatment (chemotherapy and WGJ).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were found to be similar by size and concentration with reduced levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) on samples at the end of combined treatment (chemotherapy and WGJ).</t>
+    </r>
   </si>
   <si>
     <t>33023058</t>
   </si>
   <si>
     <t>Anti-Tumor Effects of Exosomes Derived from Drug-Incubated Permanently Growing Human MSC.</t>
   </si>
   <si>
-    <t>Similar to growth-limited human primary cultures of mesenchymal stroma/stem-like cells (MSC), the continuously proliferating human MSC544 cell line produced extracellular vesicles as characterized by expression of the tetraspanin molecules CD9, CD63, and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Similar to growth-limited human primary cultures of mesenchymal stroma/stem-like cells (MSC), the continuously proliferating human MSC544 cell line produced </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as characterized by expression of the tetraspanin molecules CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>33037627</t>
   </si>
   <si>
     <t>Effects of exercise on exosome release and cargo in in vivo and ex vivo models: A systematic review.</t>
   </si>
   <si>
-    <t>The literature has primarily shown an exercise-driven increase in exosome markers (Alix, CD63, CD81, and Flot-1), along with other exosome-carried proteins, into circulation.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The literature has primarily shown an exercise-driven increase in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (Alix, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and Flot-1), along with other </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-carried proteins, into circulation.</t>
+    </r>
   </si>
   <si>
     <t>33051156</t>
   </si>
   <si>
     <t>Polymer fraction including exosomes derived from Chinese hamster ovary cells promoted their growth during serum-free repeated batch culture.</t>
   </si>
   <si>
-    <t>PF contained CD81-positive exosomes and proteins, both of which were necessary for its growth-promoting activity.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">PF contained </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and proteins, both of which were necessary for its growth-promoting activity.</t>
+    </r>
   </si>
   <si>
     <t>33106473</t>
   </si>
   <si>
     <t>Decreased mitochondrial electron transport proteins and increased complement mediators in plasma neural-derived exosomes of early psychosis.</t>
   </si>
   <si>
-    <t>Neural mitochondrial electron transport and complement proteins were extracted, quantified by ELISAs and normalized with levels of CD81 exosome marker.</t>
+    <t>Neural mitochondrial electron transport and complement proteins were extracted, quantified by ELISAs and normalized with levels of CD81exosome marker.</t>
   </si>
   <si>
     <t>33155413</t>
   </si>
   <si>
     <t>Mesenchymal stroma/stem-like cells of GARP knockdown inhibits cell proliferation and invasion of mouse colon cancer cells (MC38) through exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes were isolated from MSC and siGARP-MSC cells, and verified by the exosome surface protein markers CD9, CD63 and CD81.
-Furthermore, siGARP-MSC exosomes impeded IL-6 secretion and partly inactivated JAK1/STAT3 pathway, measured using ELISA and RT-qPCR.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from MSC and siGARP-MSC cells, and verified by the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface protein markers CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Furthermore, siGARP-MSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> impeded IL-6 secretion and partly inactivated JAK1/STAT3 pathway, measured using ELISA and RT-qPCR.</t>
+    </r>
   </si>
   <si>
     <t>33198173</t>
   </si>
   <si>
     <t>Exosomes of Epstein-Barr Virus-Associated Gastric Carcinoma Suppress Dendritic Cell Maturation.</t>
   </si>
   <si>
-    <t xml:space="preserve">The fraction of monocyte-derived DCs positive for the maturation marker CD86 was significantly suppressed when incubated with exosomes from EBV-infected gastric cancer cell lines.
-Western blotting analysis of CD63 and CD81 of exosomes from EBV-infected gastric cancer cell lines indicated an increase in exosome secretion.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The fraction of monocyte-derived DCs positive for the maturation marker CD86 was significantly suppressed when incubated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from EBV-infected gastric cancer cell lines.
+Western blotting analysis of CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from EBV-infected gastric cancer cell lines indicated an increase in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion.</t>
+    </r>
   </si>
   <si>
     <t>33217385</t>
   </si>
   <si>
     <t>Corrected Super-Resolution Microscopy Enables Nanoscale Imaging of Autofluorescent Lung Macrophages.</t>
   </si>
   <si>
-    <t>Moreover, the tetraspanin protein CD81, known to mark extracellular vesicles, appeared in ring-shaped structures (mean diameter 93 ± 50 nm) at the surface of activated lung macrophages.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Moreover, the tetraspanin protein </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, known to mark </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, appeared in ring-shaped structures (mean diameter 93\xc2\xa0\xc2\xb1 50\xc2\xa0nm) at the surface of activated lung macrophages.</t>
+    </r>
   </si>
   <si>
     <t>33250449</t>
   </si>
   <si>
     <t>miR-29a in Exosomes from Bone Marrow Mesenchymal Stem Cells Inhibit Fibrosis during Endometrial Repair of Intrauterine Adhesion.</t>
   </si>
   <si>
-    <t>BMSCs-Exo expressed exosome-specific proteins CD9, CD63, and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">BMSCs-Exo expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-specific proteins CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>33269813</t>
   </si>
   <si>
     <t>Exosome EpCAM promotes the metastasis of glioma by targeting the CD44 signaling molecule on the surface of glioma cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosome EpCAM promoted the metastasis of glioma by targeting CD44.
-[...1 lines deleted...]
-The expression of CD81 and CD63 was measured to identify exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> EpCAM promoted the metastasis of glioma by targeting CD44. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> EpCAM promotes the metastasis of glioma by targeting the CD44 signaling molecule on the surface of glioma cells.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were present in the serum, and the proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 were expressed in all 3 groups.
+The expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 was measured to identify </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>33275138</t>
   </si>
   <si>
     <t>Elongated neutrophil-derived structures are blood-borne microparticles formed by rolling neutrophils during sepsis.</t>
   </si>
   <si>
-    <t>Unlike neutrophil-derived extracellular vesicles, most ENDS are negative for the tetraspanins CD9, CD63, and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Unlike neutrophil-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, most ENDS are negative for the tetraspanins CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>33301317</t>
   </si>
   <si>
     <t>Sandwich-Type Electrochemical Paper-Based Immunosensor for Claudin 7 and CD81 Dual Determination on Extracellular Vesicles from Breast Cancer Patients.</t>
   </si>
   <si>
-    <t>This study is focused on identifying novel epithelial markers in circulating extracellular vesicles (EVs) through the development of a dual sandwich-type electrochemical paper-based immunosensor for Claudin 7 and CD81 determination, as well as its validation in breast cancer (BC) patients.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Sandwich-Type Electrochemical Paper-Based Immunosensor for Claudin 7 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Dual Determination on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Breast Cancer Patients.
+This study is focused on identifying novel epithelial markers in circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) through the development of a dual sandwich-type electrochemical paper-based immunosensor for Claudin 7 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> determination, as well as its validation in breast cancer (BC) patients.</t>
+    </r>
   </si>
   <si>
     <t>33307173</t>
   </si>
   <si>
     <t>Spinal cord injury alters microRNA and CD81+ exosome levels in plasma extracellular nanoparticles with neuroinflammatory potential.</t>
   </si>
   <si>
-    <t>Western blot (WB) analysis of UC-derived plasma EVs revealed increased expression of the tetraspanin exosome marker, CD81, between 1d and 7d post-injury.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Western blot (WB) analysis of UC-derived plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> revealed increased expression of the tetraspanin </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, between 1d and 7d post-injury.</t>
+    </r>
   </si>
   <si>
     <t>33316880</t>
   </si>
   <si>
     <t>Cell-free Stem Cell-Derived Extract Formulation for Regenerative Medicine Applications.</t>
   </si>
   <si>
-    <t>Membrane enclosed particles within exosome size range and expressing exosome tetraspanins CD81 and CD9 were identified.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Membrane enclosed particles within </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> size range and expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> tetraspanins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD9 were identified.</t>
+    </r>
   </si>
   <si>
     <t>33328332</t>
   </si>
   <si>
     <t>Plasma exosomal miR-375-3p regulates mitochondria-dependent keratinocyte apoptosis by targeting XIAP in severe drug-induced skin reactions.</t>
   </si>
   <si>
-    <t>Our results demonstrate that exosomes isolated from the plasma of patients with SJS/TEN were 30 to 200 nm in diameter and expressed CD9, CD63, CD81, and TSG101 exosome marker proteins.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our results demonstrate that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from the plasma of patients with SJS/TEN were 30 to 200 nm in diameter and expressed CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and TSG101 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins.</t>
+    </r>
   </si>
   <si>
     <t>33363470</t>
   </si>
   <si>
     <t>Nonmuscle Myosin Heavy Chain ⅡA-Mediated Exosome Release via Regulation of the Rho-Associated Kinase 1/Myosin Light Chains/Actin Pathway.</t>
   </si>
   <si>
-    <t xml:space="preserve">LPS could enhance exosome release from microglial cells by increasing exosome concentration, elevating the rate of positively labeled CD9 and CD81 proteins and protein expression.
-The myosin inhibitor, blebbistatin, could decrease the concentration of released exosome and reduce CD9 and CD81 protein expression on the exosome surface compared with that in the LPS group.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">LPS could enhance </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> release from microglial cells by increasing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> concentration, elevating the rate of positively labeled CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins and protein expression.
+The myosin inhibitor, blebbistatin, could decrease the concentration of released </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and reduce CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein expression on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface compared with that in the LPS group.</t>
+    </r>
   </si>
   <si>
     <t>33413616</t>
   </si>
   <si>
     <t>Human embryonic stem cell-derived extracellular vesicles alleviate retinal degeneration by upregulating Oct4 to promote retinal Müller cell retrodifferentiation via HSP90.</t>
   </si>
   <si>
     <t>Microvesicles (MVs) or exosomes (EXOs) were extracted from hESCs transfected with sh-HSP90 or pcDNA3.1-HSP9, and then incubated with Müller cells to measure the uptake of EVs, MVs, or EXOs in Müller cells by immunofluorescence.</t>
   </si>
   <si>
     <t>33497388</t>
   </si>
   <si>
     <t>The characterization of exosomes from fibrosarcoma cell and the useful usage of Dynamic Light Scattering (DLS) for their evaluation.</t>
   </si>
   <si>
-    <t xml:space="preserve">Results from dot blot and western blot analysis demonstrated that GM1 ganglioside, and TSG101, HSC70 and GAPDH proteins were contained in exosomes from the WEHI-164 fibrosarcoma cell line.
-The existence of tetraspanins such as CD81, CD63 and CD9 was confirmed in the exosomes by ExoView analysis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Results from dot blot and western blot analysis demonstrated that GM1 ganglioside, and TSG101, HSC70 and GAPDH proteins were contained in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the WEHI-164 fibrosarcoma cell line.
+The existence of tetraspanins such as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63 and CD9 was confirmed in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by ExoView analysis.</t>
+    </r>
   </si>
   <si>
     <t>33530152</t>
   </si>
   <si>
     <t>The exosome of platelet endothelial cell adhesion molecule-1 (PECAM1) protein: A potential risking star in high blood pressure patients (HBPP).</t>
   </si>
   <si>
-    <t>In our study, we found that the protein platelet endothelial cell adhesion molecule-1 (PECAM1) was an extracellular vesicle in the blood of high blood pressure patients (HBPP).Isolated the vesicles from the blood of HBPP and health examiners and detected its size and morphology with nanoparticle tracking analysis, then we identified its surface protein CD63, CD81, and the protein expression of PECAM1 in the exosome with western blot.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In our study, we found that the protein platelet endothelial cell adhesion molecule-1 (PECAM1) was an </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in the blood of high blood pressure patients (HBPP).Isolated the vesicles from the blood of HBPP and health examiners and detected its size and morphology with nanoparticle tracking analysis, then we identified its surface protein CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and the protein expression of PECAM1 in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with western blot.</t>
+    </r>
   </si>
   <si>
     <t>33558596</t>
   </si>
   <si>
     <t>Pentapartite fractionation of particles in oral fluids by differential centrifugation.</t>
   </si>
   <si>
-    <t>Canonical exosome markers, including CD63, CD9, CD133, and HSP70, were found in all fractions, whereas CD81 and AQP5 were enriched in the 160K fraction, with non-negligible amounts in the 2K fraction.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Canonical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, including CD63, CD9, CD133, and HSP70, were found in all fractions, whereas </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and AQP5 were enriched in the 160K fraction, with non-negligible amounts in the 2K fraction.</t>
+    </r>
   </si>
   <si>
     <t>33669497</t>
   </si>
   <si>
     <t>Resistance Training Diminishes the Expression of Exosome CD63 Protein without Modification of Plasma miR-146a-5p and cfDNA in the Elderly.</t>
   </si>
   <si>
-    <t xml:space="preserve">The levels of exosome markers (Flot-1, CD9, and CD81) as well as exosome-carried proteins (CD14 and VDAC1) remained unchanged, whereas an attenuated CD63 response was found in the trained group compared to the controls.
-[...1 lines deleted...]
-These findings might partially support the anti-inflammatory effect of resistance training in the elderly as evidenced by the diminishment of exosome CD63 protein expression, without modification of plasma miR-146a-5p and cfDNA.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Resistance Training Diminishes the Expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CD63 Protein without Modification of Plasma miR-146a-5p and cfDNA in the Elderly.
+The levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (Flot-1, CD9, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) as well as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-carried proteins (CD14 and VDAC1) remained unchanged, whereas an attenuated CD63 response was found in the trained group compared to the controls.
+The levels of plasma miR-146a-5p, cfDNA, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD9, CD14, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, Flotillin [Flot]-1, and VDAC1) were measured prior to and following training.
+These findings might partially support the anti-inflammatory effect of resistance training in the elderly as evidenced by the diminishment of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CD63 protein expression, without modification of plasma miR-146a-5p and cfDNA.</t>
+    </r>
   </si>
   <si>
     <t>33717398</t>
   </si>
   <si>
     <t>Chimeric antigen-guiding extracellular vesicles eliminate antigen-specific Th2 cells in subjects with food allergy.</t>
   </si>
   <si>
-    <t xml:space="preserve">Purified mEVs had the molecular markers of extracellular vesicle, CD81, CD63, and CD9, cleaved Casp3 and MHC II/OVA complexes.
-This study aims to eliminate the Ag-specific Th2 cells with a novel nanoparticle, the mEV (modified extracellular vesicles, that carry a chimeric antigen peptide, MHC II and caspase 3) in a murine FA model.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Purified mEVs had the molecular markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, and CD9, cleaved Casp3 and MHC II/OVA complexes.
+This study aims to eliminate the Ag-specific Th2 cells with a novel nanoparticle, the mEV (modified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, that carry a chimeric antigen peptide, MHC II and caspase 3) in a murine FA model.</t>
+    </r>
   </si>
   <si>
     <t>33725248</t>
   </si>
   <si>
     <t>Effect of Intranasal Administration of Multipotent Mesenchymal Stromal Cell Exosomes on Memory of Mice in Alzheimer's Disease Model.</t>
   </si>
   <si>
-    <t>Intranasal administration of isolated exosomes expressing typical markers CD9, CD63 and CD81 improved spatial memory in bulbectomized animals, which manifested in a significant increase in the number of visits to the target sector and the time spent there in comparison with indifferent sectors.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Intranasal administration of isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressing typical markers CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> improved spatial memory in bulbectomized animals, which manifested in a significant increase in the number of visits to the target sector and the time spent there in comparison with indifferent sectors.</t>
+    </r>
   </si>
   <si>
     <t>33808296</t>
   </si>
   <si>
     <t>CD5L as an Extracellular Vesicle-Derived Biomarker for Liquid Biopsy of Lung Cancer.</t>
   </si>
   <si>
     <t>33908200</t>
   </si>
   <si>
     <t>The effect of different storage times on the oxygen-carrying capacity of the exosomes of red blood cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">This was followed by morphology observation of erythrocyte exosomes using transmission electron microscope (TEM), and by western blot analysis of exosome phenotypes CD63 and CD81.
-Western blot was used to detect the expression of phenotypes CD63 and CD81 of exosomes, and the expression of mitochondrial riboprotein MRPS35 of exosomes was also detected to explore the mechanism of decreased function of RBC with the extension of preservation time.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">This was followed by morphology observation of erythrocyte </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> using transmission electron microscope (TEM), and by western blot analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> phenotypes CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Western blot was used to detect the expression of phenotypes CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and the expression of mitochondrial riboprotein MRPS35 of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was also detected to explore the mechanism of decreased function of RBC with the extension of preservation time.</t>
+    </r>
   </si>
   <si>
     <t>33925027</t>
   </si>
   <si>
     <t>Isolation of Small Extracellular Vesicles from Human Sera.</t>
   </si>
   <si>
-    <t>DUC samples contained higher concentrations of exosome specific proteins CD9, CD63 and CD81 and electron microscopy confirmed that most particles in DUC preparations were sEV, whereas Exo-spin™ samples also contained copious co-purified plasma lipids.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">DUC samples contained higher concentrations of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific proteins CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and electron microscopy confirmed that most particles in DUC preparations were </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>sEV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, whereas Exo-spin\xe2\x84\xa2 samples also contained copious co-purified plasma lipids.</t>
+    </r>
   </si>
   <si>
     <t>33971889</t>
   </si>
   <si>
     <t>Expression and mechanism of exosome-mediated A FOXM1 related long noncoding RNA in gastric cancer.</t>
   </si>
   <si>
-    <t>Western blot (WB) results showed that the exosomes were rich in CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Western blot (WB) results showed that the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were rich in CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34053079</t>
   </si>
   <si>
     <t>Mycosis fungoides-derived exosomes promote cell motility and are enriched with microRNA-155 and microRNA-1246, and their plasma-cell-free expression may serve as a potential biomarker for disease burden.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosome uptake was monitored by fluorescent labelling and CD81 immunostaining.
-Exosomes were confirmed by electron microscopy, NanoSight and CD81 staining.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> uptake was monitored by fluorescent labelling and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> immunostaining.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were confirmed by electron microscopy, NanoSight and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> staining.</t>
+    </r>
   </si>
   <si>
     <t>34164201</t>
   </si>
   <si>
     <t>Serum exosomal microRNA-146a as a novel diagnostic biomarker for acute coronary syndrome.</t>
   </si>
   <si>
-    <t>Exosomes isolated from serum were of typical cup-like shape, with 50-150 nm diameter, and expressed CD9, CD63, CD81, and HSP70.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from serum were of typical cup-like shape, with 50-150 nm diameter, and expressed CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and HSP70.</t>
+    </r>
   </si>
   <si>
     <t>34181396</t>
   </si>
   <si>
     <t>Multifluorescence Single Extracellular Vesicle Analysis by Time-Sequential Illumination and Tracking.</t>
   </si>
   <si>
-    <t>The tetraspanins (CD9, CD63, and CD81) of individual HEK293 EVs analyzed by both NTA and total internal reflection fluorescence microscopy showed that the proposed NTA system can contribute to the understanding of individual extracellular vesicles.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The tetraspanins (CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) of individual HEK293 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> analyzed by both NTA and total internal reflection fluorescence microscopy showed that the proposed NTA system can contribute to the understanding of individual </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34181894</t>
   </si>
   <si>
     <t>Placental extracellular vesicles-associated microRNA-519c mediates endotoxin adaptation in pregnancy.</t>
   </si>
   <si>
-    <t>Lipopolysaccharide treatment increased the extracellular vesicles that were positive for the exosome tetraspanin markers, namely CD9, CD63, and CD81, and secreted primarily by trophoblasts.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Lipopolysaccharide treatment increased the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that were positive for the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> tetraspanin markers, namely CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and secreted primarily by trophoblasts.</t>
+    </r>
   </si>
   <si>
     <t>34229300</t>
   </si>
   <si>
     <t>miR-424-5p shuttled by bone marrow stem cells-derived exosomes attenuates osteogenesis via regulating WIF1-mediated Wnt/β-catenin axis.</t>
   </si>
   <si>
-    <t>Firstly, the BMSCs-derived exosomes were isolated, and identified by Western blot with the exosome surface markers CD9, CD81 and CD63.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Firstly, the BMSCs-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated, and identified by Western blot with the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface markers CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63.</t>
+    </r>
   </si>
   <si>
     <t>34284947</t>
   </si>
   <si>
     <t>Analysis of extracellular vesicles as a potential index for monitoring differentiation of neural lineage cells from induced pluripotent stem cells.</t>
   </si>
   <si>
-    <t>The EVs expressed the exosome markers CD63, CD81, and CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressed the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD9.</t>
+    </r>
   </si>
   <si>
     <t>34359359</t>
   </si>
   <si>
     <t>Differences in the Quantity and Composition of Extracellular Vesicles in the Aqueous Humor of Patients with Retinal Neovascular Diseases.</t>
   </si>
   <si>
-    <t>After isolating exosomes, a higher expression of CD81</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">After isolating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, a higher expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
   </si>
   <si>
     <t>34361239</t>
   </si>
   <si>
     <t>Exosomal Surface Protein Detection with Quantum Dots and Immunomagnetic Capture for Cancer Detection.</t>
   </si>
   <si>
-    <t xml:space="preserve">In this method, exosomes were captured by magnetic beads based on CD81 protein expression.
-The results show that exosomes from HER2-positive breast cancer patients exhibited a five times higher level of HER2 expression than healthy controls.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this method, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were captured by magnetic beads based on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein expression.
+The results show that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from HER2-positive breast cancer patients exhibited a five times higher level of HER2 expression than healthy controls.</t>
+    </r>
   </si>
   <si>
     <t>34384449</t>
   </si>
   <si>
     <t>Isolation and identification of exosomes from feline plasma, urine and adipose-derived mesenchymal stem cells.</t>
   </si>
   <si>
-    <t>Detected particles showed the normal size (30-100 nm) and morphology described for exosomes, as well as presence of the transmembrane protein (TSG101, CD9, CD63, and CD81) known as exosomal marker.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Detected particles showed the normal size (30-100\xe2\x80\x89nm) and morphology described for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, as well as presence of the transmembrane protein (TSG101, CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) known as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker.</t>
+    </r>
   </si>
   <si>
     <t>34429639</t>
   </si>
   <si>
     <t>The Diagnostic Value of Serum Exosomal Has_circ_0000615 for Breast Cancer Patients.</t>
   </si>
   <si>
-    <t>TEM revealed that isolated exosomes from the culture medium of breast cancer cells had a disk-like appearance with a diameter of 80-200 nm vesicles, and the expression of exosome markers CD9 and CD81 was markedly increased.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">TEM revealed that isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from the culture medium of breast cancer cells had a disk-like appearance with a diameter of 80-200 nm vesicles, and the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was markedly increased.</t>
+    </r>
   </si>
   <si>
     <t>34439311</t>
   </si>
   <si>
     <t>The Fatty Acid and Protein Profiles of Circulating CD81-Positive Small Extracellular Vesicles Are Associated with Disease Stage in Melanoma Patients.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The Fatty Acid and Protein Profiles of Circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-Positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Small Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Are Associated with Disease Stage in Melanoma Patients.</t>
+    </r>
+  </si>
+  <si>
     <t>34440851</t>
   </si>
   <si>
     <t>Ewing Sarcoma-Derived Extracellular Vesicles Impair Dendritic Cell Maturation and Function.</t>
   </si>
   <si>
-    <t>Here, EVs were purified from EwS and fibroblast cell lines and exhibited characteristics of small EVs, including size (100-170 nm) and exosome markers CD63, CD81, and TSG101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Here, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were purified from EwS and fibroblast cell lines and exhibited characteristics of small </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, including size (100-170 nm) and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and TSG101.</t>
+    </r>
   </si>
   <si>
     <t>34473505</t>
   </si>
   <si>
     <t>Column-based Technology for CD9-HPLC Immunoaffinity Isolation of Serum Extracellular Vesicles.</t>
   </si>
   <si>
     <t>34505435</t>
   </si>
   <si>
     <t>[Preparation of dual-functional composite magnetic nanomaterials modified with different metals/aptamers and their performance in exosome enrichment].</t>
   </si>
   <si>
-    <t>Characteristic proteins on the surface of exosomes such as CD63, CD9, and CD81 are often used as exosomes markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Characteristic proteins on the surface of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> such as CD63, CD9, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are often used as </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers.</t>
+    </r>
   </si>
   <si>
     <t>34514736</t>
   </si>
   <si>
     <t>An engineered CD81-based combinatorial library for selecting recombinant binders to cell surface proteins: Laminin binding CD81 enhances cellular uptake of extracellular vesicles.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">An engineered </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-based combinatorial library for selecting recombinant binders to cell surface proteins: Laminin binding </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> enhances cellular uptake of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>34527741</t>
   </si>
   <si>
     <t>Canine Natural Killer Cell-Derived Exosomes Exhibit Antitumor Activity in a Mouse Model of Canine Mammary Tumor.</t>
   </si>
   <si>
-    <t>In this study, we found that canine NK cell-derived exosomes (NK-exosomes) separated from activated cytotoxic NK cell supernatants express specific markers including CD63, CD81, Alix, HSP70, TSG101, Perforin 1, and Granzyme B.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, we found that canine NK cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (NK-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) separated from activated cytotoxic NK cell supernatants express specific markers including CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Alix, HSP70, TSG101, Perforin 1, and Granzyme B.</t>
+    </r>
   </si>
   <si>
     <t>34530425</t>
   </si>
   <si>
     <t>Exosomes Derived from Mouse Adipose-Derived Mesenchymal Stem Cells Alleviate Benzalkonium Chloride-Induced Mouse Dry Eye Model via Inhibiting NLRP3 Inflammasome.</t>
   </si>
   <si>
     <t>34551201</t>
   </si>
   <si>
     <t>Brain endothelial cells-derived extracellular vesicles overexpressing ECRG4 inhibit glioma proliferation through suppressing inflammation and angiogenesis.</t>
   </si>
   <si>
-    <t>The EVs were isolated from the cells and characterized by Western blot with exosome markers of CD9, CD63, CD81, Alix.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from the cells and characterized by Western blot with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers of CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, Alix.</t>
+    </r>
   </si>
   <si>
     <t>34562426</t>
   </si>
   <si>
     <t>Mast cells-derived exosomes worsen the development of experimental cerebral malaria.</t>
   </si>
   <si>
-    <t>Exosomes were successfully isolated from culture supernatants of mouse MCs line (P815 cells) and characterized by spherical vesicles with the diameter of 30-150 nm, and expression of typical exosomal markers (e.g., CD9, CD63, and CD81).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were successfully isolated from culture supernatants of mouse MCs line (P815 cells) and characterized by spherical vesicles with the diameter of 30-150 nm, and expression of typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (e.g., CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>34564576</t>
   </si>
   <si>
     <t>Mesenchymal Stem Cell Exosomes Derived from Feline Adipose Tissue Enhance the Effects of Anti-Inflammation Compared to Fibroblasts-Derived Exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">However, pro-inflammatory factors such as IL-1β, IL-8, IL-2, RANTES, and IFN-gamma were significantly decreased in feline AD-MSC-derived exosomes.
-The size of the isolated exosomes was that of a typical exosome, i.e., approximately 150 nm, and they expressed tetraspanins CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">However, pro-inflammatory factors such as IL-1\xce\xb2, IL-8, IL-2, RANTES, and IFN-gamma were significantly decreased in feline AD-MSC-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The size of the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was that of a typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, i.e., approximately 150 nm, and they expressed tetraspanins CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34567283</t>
   </si>
   <si>
     <t>Cancer-Derived Exosomal miR-651 as a Diagnostic Marker Restrains Cisplatin Resistance and Directly Targets ATG3 for Cervical Cancer.</t>
   </si>
   <si>
-    <t>The exosomes isolated from HeLa cells were rich in CD63, CD9, and CD81 proteins, thereby identifying the isolated exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from HeLa cells were rich in CD63, CD9, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins, thereby identifying the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>34684727</t>
   </si>
   <si>
     <t>Proteomic Signature of Extracellular Vesicles for Lung Cancer Recognition.</t>
   </si>
   <si>
-    <t>By applying targeted mass spectrometry with stable isotope-labeled peptide standards, we assessed the levels of 28 EV-associated proteins, including the conventional exosome markers CD9, CD63, CD81, CD82, and HSPA8, in vesicles derived from the lung cancer cell lines NCI-H23 and A549.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">By applying targeted mass spectrometry with stable isotope-labeled peptide standards, we assessed the levels of 28 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins, including the conventional </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD82, and HSPA8, in vesicles derived from the lung cancer cell lines NCI-H23 and A549.</t>
+    </r>
   </si>
   <si>
     <t>34686196</t>
   </si>
   <si>
     <t>Decreased exosome-delivered miR-486-5p is responsible for the peritoneal metastasis of gastric cancer cells by promoting EMT progress.</t>
   </si>
   <si>
-    <t>Exosomes from GC9811 cells (Con-Exo) and from GC9811-P cells (PM-Exo) were extracted by ultracentrifugation, which were identified with transmission electron microscopy (TEM) and nanoparticle trafficking analysis, as well as the expression of CD9, CD63, and CD81 detected by Western blot assay.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from GC9811 cells (Con-Exo) and from GC9811-P cells (PM-Exo) were extracted by ultracentrifugation, which were identified with transmission electron microscopy (TEM) and nanoparticle trafficking analysis, as well as the expression of CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> detected by Western blot assay.</t>
+    </r>
   </si>
   <si>
     <t>34693486</t>
   </si>
   <si>
     <t>Clinical significance of the cognition-related pathogenic proteins in plasma neuronal-derived exosomes among normal cognitive adults over 45 years old with olfactory dysfunction.</t>
   </si>
   <si>
     <t>Plasma exosomes were isolated, precipitated, and enriched by immuno-absorption with anti- L1 cell adhesion molecule (L1CAM) antibody.</t>
   </si>
   <si>
     <t>34742829</t>
   </si>
   <si>
     <t>Bovine mammary alveolar MAC-T cells afford a tool for studies of bovine milk exosomes in drug delivery.</t>
   </si>
   <si>
-    <t>Exosome marker proteins, CD9, CD63, CD81 and Tsg101, were detected in both MAC-T BMEs and BMEs.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins, CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Tsg101, were detected in both MAC-T BMEs and BMEs.</t>
+    </r>
   </si>
   <si>
     <t>34771533</t>
   </si>
   <si>
     <t>The C-Circle Biomarker Is Secreted by Alternative-Lengthening-of-Telomeres Positive Cancer Cells inside Exosomes and Provides a Blood-Based Diagnostic for ALT Activity.</t>
   </si>
   <si>
-    <t>The existence of C-Circles in ALT+ exosomes was confirmed with exosomes isolated by iodixanol gradient separation and CD81-immunoprecipitation, and C-Circles in the exosomes were protected from nucleases.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The existence of C-Circles in ALT+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was confirmed with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated by iodixanol gradient separation and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-immunoprecipitation, and C-Circles in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were protected from nucleases.</t>
+    </r>
   </si>
   <si>
     <t>34800917</t>
   </si>
   <si>
     <t>A method of separating extracellular vesicles from blood shows potential clinical translation, and reveals extracellular vesicle cargo gremlin-1 as a diagnostic biomarker.</t>
   </si>
   <si>
     <t>34847362</t>
   </si>
   <si>
     <t>Detecting early-stage malignant melanoma using a calcium switch-enriched exosome subpopulation containing tumor markers as a sample.</t>
   </si>
   <si>
     <t>An exosome species containing CD63 as a marker of melanoma was isolated from bulk exosome population and used as a sample for detecting malignant melanoma.</t>
   </si>
   <si>
     <t>34907674</t>
   </si>
   <si>
     <t>Bone marrow-mesenchymal stem cell-derived extracellular vesicles affect proliferation and apoptosis of leukemia cells in vitro.</t>
   </si>
   <si>
-    <t>The isolated MSC-EVs were comprised of microvesicles and exosomes, as examined by the size of vesicles and exosomal proteins, CD81 and flotillin-1.</t>
+    <r>
+      <rPr/>
+      <t>The isolated MSC-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were comprised of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microvesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, as examined by the size of vesicles and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and flotillin-1.</t>
+    </r>
   </si>
   <si>
     <t>34947800</t>
   </si>
   <si>
     <t>Nanostructured Modifications of Titanium Surfaces Improve Vascular Regenerative Properties of Exosomes Derived from Mesenchymal Stem Cells: Preliminary In Vitro Results.</t>
   </si>
   <si>
-    <t>Nanomodifications of Ti surfaces significantly improved the release of hMSCs exosomes, having dimensions below 100 nm and expressing CD63 and CD81 surface markers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Nanomodifications of Ti surfaces significantly improved the release of hMSCs </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, having dimensions below 100 nm and expressing CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface markers.</t>
+    </r>
   </si>
   <si>
     <t>34965880</t>
   </si>
   <si>
     <t>Circulating extracellular vesicles activate the pyroptosis pathway in the brain following ventilation-induced lung injury.</t>
   </si>
   <si>
-    <t>Isolated EVs were enriched for the exosomal markers CD9 and CD81, suggesting enrichment for exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were enriched for the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, suggesting enrichment for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>35053007</t>
   </si>
   <si>
     <t>Proteomic Analysis of Exosomes Secreted from Human Alpha-1 Antitrypsin Overexpressing Mesenchymal Stromal Cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">Both MSCs and hAAT-MSCs expressed exosome-associated proteins, including CD63, CD81, and CD9.
-However, there were differences between exosomes from control MSCs and hAAT-MSCs in cytokine signaling of the immune system, stem cell differentiation, and carbohydrate metabolism (</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Both MSCs and hAAT-MSCs expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins, including CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD9.
+However, there were differences between </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from control MSCs and hAAT-MSCs in cytokine signaling of the immune system, stem cell differentiation, and carbohydrate metabolism (
+Proteomic Analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Secreted from Human Alpha-1 Antitrypsin Overexpressing Mesenchymal Stromal Cells.</t>
+    </r>
   </si>
   <si>
     <t>35069505</t>
   </si>
   <si>
     <t>Proteomics Analysis of Exosomes From Patients With Active Tuberculosis Reveals Infection Profiles and Potential Biomarkers.</t>
   </si>
   <si>
-    <t xml:space="preserve">Among these proteins heat shock protein70 (HSP70), CD81, major histocompatibility complex-I (MHC-I ) and tumor susceptibility gene101 (TSG101) were present in exosomes of ATB and normal individuals confirmed via western blotting.
-In addition, among identified exosomal proteins lipopolysaccharide binding protein (LBP) increased significantly, but CD36 and MHC-I decreased significantly in ATB exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Among these proteins heat shock protein70 (HSP70), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, major histocompatibility complex-I (MHC-I ) and tumor susceptibility gene101 (TSG101) were present in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of ATB and normal individuals confirmed via western blotting.
+In addition, among identified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins lipopolysaccharide binding protein (LBP) increased significantly, but CD36 and MHC-I decreased significantly in ATB </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>35195427</t>
   </si>
   <si>
     <t>Drug Loading and Functional Efficacy of Cow, Buffalo, and Goat Milk-Derived Exosomes: A Comparative Study.</t>
   </si>
   <si>
-    <t>The isolated exosomes were found to be spherical with a size of &lt;200 nm and displayed specific markers, namely, CD81, HSP70, HSC70, and miRNAs.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were found to be spherical with a size of &lt;200 nm and displayed specific markers, namely, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, HSP70, HSC70, and miRNAs.</t>
+    </r>
   </si>
   <si>
     <t>35234046</t>
   </si>
   <si>
     <t>CD14-positive extracellular vesicles in bronchoalveolar lavage fluid as a new biomarker of acute respiratory distress syndrome.</t>
   </si>
   <si>
     <t>35249136</t>
   </si>
   <si>
     <t>CD5L Secreted by Macrophage on Atherosclerosis Progression Based on Lipid Metabolism Induced Inflammatory Damage.</t>
   </si>
   <si>
-    <t xml:space="preserve">Atherosclerosis cell models were established by transwell and separated into three groups: first group was treated with exosome inhibitor (GW4869), second group was injected with CD5L protein and third group was model control.
-Morphological properties of exosomes were identified by transmission electron microscopy, and the marker proteins CD63 and CD81 of exosomes were measured by Western blot.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Atherosclerosis cell models were established by transwell and separated into three groups: first group was treated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> inhibitor (GW4869), second group was injected with CD5L protein and third group was model control.
+Morphological properties of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were identified by transmission electron microscopy, and the marker proteins CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were measured by Western blot.</t>
+    </r>
   </si>
   <si>
     <t>35259607</t>
   </si>
   <si>
     <t>Kinetics and interaction studies of anti-tetraspanin antibodies and ICAM-1 with extracellular vesicle subpopulations using continuous flow quartz crystal microbalance biosensor.</t>
   </si>
   <si>
-    <t>Continuous flow quartz crystal microbalance (QCM) was utilized to study binding kinetics between EV subpopulations (exomere- and exosome-sized EVs) and four affinity ligands: monoclonal antibodies against tetraspanins (anti-CD9, anti-CD63, and anti-CD81) and recombinant intercellular adhesion molecule-1 (ICAM-1) or CD54 protein).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Continuous flow quartz crystal microbalance (QCM) was utilized to study binding kinetics between </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> subpopulations (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exomere</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">- and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-sized </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) and four affinity ligands: monoclonal antibodies against tetraspanins (anti-CD9, anti-CD63, and anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) and recombinant intercellular adhesion molecule-1 (ICAM-1) or CD54 protein).</t>
+    </r>
   </si>
   <si>
     <t>35260179</t>
   </si>
   <si>
     <t>A novel protein encoded by circHNRNPU promotes multiple myeloma progression by regulating the bone marrow microenvironment and alternative splicing.</t>
   </si>
   <si>
-    <t>Exosomes were isolated from the culture supernatant of MM cells by ultracentrifugation and characterized by Transmission Electron Microscope and WB confirmation of exosomes markers Alix and CD9.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from the culture supernatant of MM cells by ultracentrifugation and characterized by Transmission Electron Microscope and WB confirmation of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers Alix and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD9</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>35285072</t>
   </si>
   <si>
     <t>SARS-CoV-2 and Mitochondrial Proteins in Neural-Derived Exosomes of COVID-19.</t>
   </si>
   <si>
-    <t>Exosome marker CD81-normalized NDEV mean levels of subunit 6 of MP respiratory chain complex I and subunit 10 of complex III, and neuroprotective MPs Humanin and mitochondrial open-reading frame of the 12S rRNA-c (MOTS-c) all were decreased significantly in PASC with NP but not in PASC without NP relative to controls.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-normalized NDEV mean levels of subunit 6 of MP respiratory chain complex I and subunit 10 of complex III, and neuroprotective MPs Humanin and mitochondrial open-reading frame of the 12S rRNA-c (MOTS-c) all were decreased significantly in PASC with NP but not in PASC without NP relative to controls.</t>
+    </r>
   </si>
   <si>
     <t>35301156</t>
   </si>
   <si>
     <t>Affinity-based isolation of extracellular vesicles by means of single-domain antibodies bound to macroporous methacrylate-based copolymer.</t>
   </si>
   <si>
-    <t>The combined analyses of morphological features and biomarker (CD9, CD63 and CD81) presence indicated that the recovered EVs were exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The combined analyses of morphological features and biomarker (CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) presence indicated that the recovered </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>35330340</t>
   </si>
   <si>
     <t>Comparison of Human Urinary Exosomes Isolated via Ultracentrifugation Alone versus Ultracentrifugation Followed by SEC Column-Purification.</t>
   </si>
   <si>
     <t>Moreover, while the exosome-negative marker calnexin was undetectable in SEC fractionated exosomal preparations, we did observe calnexin detection in the exosomal preparations isolated by ultracentrifugation alone, which implies contamination in these preparations.</t>
   </si>
   <si>
     <t>35345318</t>
   </si>
   <si>
     <t>Mesenchymal stem cell derived exosomes-based immunological signature in a rat model of corneal allograft rejection therapy.</t>
   </si>
   <si>
-    <t>The nanovesicles obtained were expressing exosome specific protein markers CD9, CD63, CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The nanovesicles obtained were expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> specific protein markers CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>35496046</t>
   </si>
   <si>
     <t>Understanding the Correlation between Metabolic Regulator SIRT1 and Exosomes with CA-125 in Ovarian Cancer: A Clinicopathological Study.</t>
   </si>
   <si>
     <t>Ovarian cancer has been related with CA-125 and metabolic reprogramming by SIRT1 leading to metastasis with the involvement of exosomes.</t>
   </si>
   <si>
     <t>35628538</t>
   </si>
   <si>
     <t>Therapeutic Potential of Pretreatment with Exosomes Derived from Stem Cells from the Apical Papilla against Cisplatin-Induced Acute Kidney Injury.</t>
   </si>
   <si>
-    <t>From this, SCAP-derived exosomes (SCAP-ex), which were round (diameter: 30-150 nm) and expressed the characteristic proteins CD63 and CD81, were collected via differential ultracentrifugation.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">From this, SCAP-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (SCAP-ex), which were round (diameter: 30-150 nm) and expressed the characteristic proteins CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, were collected via differential ultracentrifugation.</t>
+    </r>
   </si>
   <si>
     <t>35647028</t>
   </si>
   <si>
     <t>Dysregulated Exosomes Result in Suppression of the Immune Response of Pregnant COVID-19 Convalescent Women.</t>
   </si>
   <si>
-    <t>In this study, we found several exosomes including CD9, CD31, CD40, CD45, CD41b, CD42a, CD62P, CD69, CD81, CD105, and HLA-DRDPDQ in the plasma of COVID-19-recovered pregnant women were significantly less abundant than the control group.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, we found several </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> including CD9, CD31, CD40, CD45, CD41b, CD42a, CD62P, CD69, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD105, and HLA-DRDPDQ in the plasma of COVID-19-recovered pregnant women were significantly less abundant than the control group.</t>
+    </r>
   </si>
   <si>
     <t>35657460</t>
   </si>
   <si>
     <t>Exosomes Secreted from circZFHX3-modified Mesenchymal Stem Cells Repaired Spinal Cord Injury Through mir-16-5p/IGF-1 in Mice.</t>
   </si>
   <si>
     <t>35689956</t>
   </si>
   <si>
     <t>Downregulated miR-129-5p expression inhibits rat pulmonary fibrosis by upregulating STAT1 gene expression in macrophages.</t>
   </si>
   <si>
     <t>Compared with the mimic NC-exo group, the miR-129-5p-exo group had significantly increased proliferation of fibroblasts, decreased expression of STAT1, and significantly increased expression of COL1A2, COL3A1, fibronectin and α-SMA, and M2 macrophage-secreted exosomes could carry miR-129-5p to fibroblasts.</t>
   </si>
   <si>
     <t>35700522</t>
   </si>
   <si>
     <t>Isolation of circulating exosomes and identification of exosomal PD-L1 for predicting immunotherapy response.</t>
   </si>
   <si>
     <t>Herein, we used iodixanol density gradient centrifugation for the isolation and purification of exosomes and label-free detection of exosomal PD-L1 using a biochip based on surface plasmon resonance (SPR-Exo</t>
   </si>
   <si>
     <t>35728610</t>
   </si>
   <si>
     <t>Analysis of Thrombin-Activated Platelet-Derived Exosome (T-aPDE) Potential for Dental Pulp Regeneration: In-Vitro Study.</t>
   </si>
   <si>
     <t>This study analyzed the potential of various concentrations of the thrombin-activated platelet-derived exosome (T-aPDE) to regenerate the dental pulp by performing an  The hDPSCs were collected from nine third molar teeth of nine healthy donors and were isolated and cultured using the explant method.</t>
   </si>
   <si>
     <t>35732548</t>
   </si>
   <si>
     <t>Human uterine fluid lavage-derived extracellular vesicle isolation: a comparative study for minimally invasive endometrial receptivity assessment.</t>
   </si>
   <si>
-    <t>Western blot analysis indicated that the isolated extracellular vesicles by the qEV column were more immunoreactive for all the common extracellular vesicle markers (CD81, CD9, CD63, and TSG101).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Western blot analysis indicated that the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by the qEV column were more immunoreactive for all the common </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD9, CD63, and TSG101).</t>
+    </r>
   </si>
   <si>
     <t>35878721</t>
   </si>
   <si>
     <t>Rapid immunomagnetic co-capture assay for quantification of lung cancer associated exosomes.</t>
   </si>
   <si>
-    <t>This method relies on the formation of a sandwich complex around the exosomes that involves magnetic nanoparticles coupled to CD151 to assist in the immunomagnetic selection of lung-derived exosomes and a secondary detection antibody (CD81) coupled to horseradish peroxidase for signal amplification.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">This method relies on the formation of a sandwich complex around the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that involves magnetic nanoparticles coupled to CD151 to assist in the immunomagnetic selection of lung-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and a secondary detection antibody (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) coupled to horseradish peroxidase for signal amplification.</t>
+    </r>
   </si>
   <si>
     <t>35922742</t>
   </si>
   <si>
     <t>Serum-Derived Exosomal microRNAs in Lipid Metabolism in Polycystic Ovary Syndrome.</t>
   </si>
   <si>
-    <t>Serum exosomes were extracted and characterized using transmission electron microscopy (TEM) and western blot analysis (for CD9, CD63, and CD81).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were extracted and characterized using transmission electron microscopy (TEM) and western blot analysis (for CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>).</t>
+    </r>
   </si>
   <si>
     <t>35957917</t>
   </si>
   <si>
     <t>MiR-520a-5p/PPP5C regulation pattern is identified as the key to gemcitabine resistance in pancreatic cancer.</t>
   </si>
   <si>
-    <t>Five groups of HUVEC cells treated with exosomes were subjected to APSC-1 cells had an IC50 value of 227.1 μM for gemcitabine, elevated PPP5C expression, drug resistance, and enhanced HUVEC cell activity; exosomes CD9, CD63, and CD81 were significantly expressed in all groups; meanwhile, enhanced PPP5C expression not only promoted PPP5C has a prognostic role in pancreatic cancer by promoting the value-added and invasion of pancreatic cancer cells, and a targeted inhibitory relationship between miR-520-5p and PPP5C was found.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Five groups of HUVEC cells treated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were subjected to APSC-1 cells had an IC50 value of 227.1 \xce\xbcM for gemcitabine, elevated PPP5C expression, drug resistance, and enhanced HUVEC cell activity; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were significantly expressed in all groups; meanwhile, enhanced PPP5C expression not only promoted PPP5C has a prognostic role in pancreatic cancer by promoting the value-added and invasion of pancreatic cancer cells, and a targeted inhibitory relationship between miR-520-5p and PPP5C was found.</t>
+    </r>
   </si>
   <si>
     <t>35963322</t>
   </si>
   <si>
     <t>Proteome profiling of Extracellular Vesicles in Pseudomonas aeruginosa endophthalmitis: Prognostic and therapeutic significance in a mouse model.</t>
   </si>
   <si>
     <t>The result of this study provides insight into the global extracellular vesicle proteome of P. aeruginosa endophthalmitis with their functional correlation and distinctive pattern of expression and tenascin, caveolin 1 and caveolin 2 are attractive biomarkers for P. aeruginosa endophthalmitis.</t>
   </si>
   <si>
     <t>36062905</t>
   </si>
   <si>
     <t>Efficient exosome subpopulation isolation and proteomic profiling using a Sub-ExoProfile chip towards cancer diagnosis and treatment.</t>
   </si>
   <si>
-    <t>The Sub-ExoProfile chip comprises three cylindrical self-assembled nanopillars, on which specific exosome capture antibodies (CD81, EpCAM, HER2) were immobilized to capture and sort different exosome subpopulations.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The Sub-ExoProfile chip comprises three cylindrical self-assembled nanopillars, on which specific </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> capture antibodies (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, EpCAM, HER2) were immobilized to capture and sort different </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> subpopulations.</t>
+    </r>
   </si>
   <si>
     <t>36077715</t>
   </si>
   <si>
     <t>Comprehensive Analysis of Serum Small Extracellular Vesicles-Derived Coding and Non-Coding RNAs from Retinoblastoma Patients for Identifying Regulatory Interactions.</t>
   </si>
   <si>
-    <t>The results revealed that the isolated sEVs are round-shaped with a size &lt; 150 nm, 5.3 × 1011 ± 8.1 particles/mL, and zeta potential of 11.1 to −15.8 mV, and expressed exosome markers CD9, CD81, and TSG101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The results revealed that the isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>sEVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are round-shaped with a size &lt; 150 nm, 5.3 \xc3\x97 1011 \xc2\xb1 8.1 particles/mL, and zeta potential of 11.1 to \xe2\x88\x9215.8 mV, and expressed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and TSG101.</t>
+    </r>
   </si>
   <si>
     <t>36093484</t>
   </si>
   <si>
     <t>Nonalcoholic Fatty Liver Hepatocyte-Derived lncRNA MALAT1 Aggravates Pancreatic Cell Inflammation via the Inhibition of Autophagy by Upregulating YAP.</t>
   </si>
   <si>
     <t>The MALAT1 was upregulated in NAFLD-derived exosomes and increased the levels of IL-6 and TNF- NAFLD-derived MALAT1 exacerbates pancreatic cell inflammation via inhibiting autophagy by upregulating YAP.</t>
   </si>
   <si>
     <t>36105695</t>
   </si>
   <si>
     <t>Impaired Autophagy Response in Hepatocellular Carcinomas Enriches Glypican-3 in Exosomes, Not in the Microvesicles.</t>
   </si>
   <si>
-    <t xml:space="preserve">EVs captured by immuno-magnetic beads were then stained with FITC or PE fluorescent-conjugated antibodies targeting exosomes (CD81), and microvesicles (ARF6).
-The GPC3 expression was only seen in the CD63 beads group but not in the Annexin A1 beads group, confirming that in HCC, GPC3 is preferentially released through exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> captured by immuno-magnetic beads were then stained with FITC or PE fluorescent-conjugated antibodies targeting </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>microvesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (ARF6).
+Impaired Autophagy Response in Hepatocellular Carcinomas Enriches Glypican-3 in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, Not in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Microvesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The GPC3 expression was only seen in the CD63 beads group but not in the Annexin A1 beads group, confirming that in HCC, GPC3 is preferentially released through </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>36108271</t>
   </si>
   <si>
     <t>Wharton jelly-derived mesenchymal stem cell exosomes induce apoptosis and suppress EMT signaling in cervical cancer cells as an effective drug carrier system of paclitaxel.</t>
   </si>
   <si>
-    <t>In addition, exosomes CD9, CD63, and CD81 markers were checked by western blot.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In addition, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers were checked by western blot.</t>
+    </r>
   </si>
   <si>
     <t>36117721</t>
   </si>
   <si>
     <t>The Effect of Human Bone Marrow Mesenchymal Stem Cell-Derived Exosomes on Cartilage Repair in Rabbits.</t>
   </si>
   <si>
-    <t>Our results showed that the prepared extracellular vesicles exhibit classical features of EXOs, such as cup-like shape, around 100 nm diameter, positive protein markers (CD81, TSG101, and Flotillin 1), and ability of internalization.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our results showed that the prepared </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> exhibit classical features of EXOs, such as cup-like shape, around 100\xe2\x80\x89nm diameter, positive protein markers (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, TSG101, and Flotillin 1), and ability of internalization.</t>
+    </r>
   </si>
   <si>
     <t>36119932</t>
   </si>
   <si>
     <t>VEGFA-Enriched Exosomes from Tendon-Derived Stem Cells Facilitate Tenocyte Differentiation, Migration, and Transition to a Fibroblastic Phenotype.</t>
   </si>
   <si>
-    <t>Successful isolation of exosomes from TDSCs was confirmed by high expression levels of CD81, CD63, CD9, and TSG101.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Successful isolation of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from TDSCs was confirmed by high expression levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD63, CD9, and TSG101.
+VEGFA-Enriched </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Tendon-Derived Stem Cells Facilitate Tenocyte Differentiation, Migration, and Transition to a Fibroblastic Phenotype.</t>
+    </r>
   </si>
   <si>
     <t>36203458</t>
   </si>
   <si>
     <t>CD9- and CD81-positive extracellular vesicles provide a marker to monitor glioblastoma cell response to photon-based and proton-based radiotherapy.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CD9- and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> provide a marker to monitor glioblastoma cell response to photon-based and proton-based radiotherapy.</t>
+    </r>
+  </si>
+  <si>
     <t>36203609</t>
   </si>
   <si>
     <t>Circulating CD81-expressing extracellular vesicles as biomarkers of response for immune-checkpoint inhibitors in advanced NSCLC.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as biomarkers of response for immune-checkpoint inhibitors in advanced NSCLC.</t>
+    </r>
+  </si>
+  <si>
     <t>36308704</t>
   </si>
   <si>
     <t>miR-182-5p Delivered by Plasma Exosomes Promotes Sevoflurane-Induced Neuroinflammation and Cognitive Dysfunction in Aged Rats with Postoperative Cognitive Dysfunction by Targeting Brain-Derived Neurotrophic Factor and Activating NF-κB Pathway.</t>
   </si>
   <si>
-    <t xml:space="preserve">Besides, the Morris water maze (MWM) and fear conditioning test were used to evaluate the learning and memory ability of rats; Western blot to detect the expression levels of neurotrophic factors (brain-derived neurotrophic factor (BDNF) and nerve growth factor (NGF)) as well as NF-κB pathway-related proteins (p65 and p-p65) in rat hippocampal tissues or PC-12 cells; qRT-PCR to assess the expression levels of miR-182-5p and BDNF in rat plasma, plasma exosomes, hippocampal tissues, and PC-12 cells; ELISA to evaluate the levels of tumor necrosis factor (TNF)-α, interleukin (IL)-6, and IL-1β in rat hippocampal tissues; and dual-luciferase reporter assay to verify the targeting relationship between miR-182-5p and BDNF.
-[...1 lines deleted...]
-Then, exosomes were extracted from the plasma of rats in each group, followed by the determination of the morphology and diameters of exosomes as well as the expression of exosome markers CD63 and CD81 by transmission electron microscopy (TEM), nanoparticle tracking analysis (NTA), and Western blot.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Besides, the Morris water maze (MWM) and fear conditioning test were used to evaluate the learning and memory ability of rats; Western blot to detect the expression levels of neurotrophic factors (brain-derived neurotrophic factor (BDNF) and nerve growth factor (NGF)) as well as NF-\xce\xbaB pathway-related proteins (p65 and p-p65) in rat hippocampal tissues or PC-12 cells; qRT-PCR to assess the expression levels of miR-182-5p and BDNF in rat plasma, plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, hippocampal tissues, and PC-12 cells; ELISA to evaluate the levels of tumor necrosis factor (TNF)-\xce\xb1, interleukin (IL)-6, and IL-1\xce\xb2 in rat hippocampal tissues; and dual-luciferase reporter assay to verify the targeting relationship between miR-182-5p and BDNF.
+Inhibition of plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> or miR-182-5p could significantly ameliorate learning and memory disorders; decrease the levels of pro-inflammatory cytokines TNF-\xce\xb1, IL-6, and IL-1\xce\xb2; increase the expression of BDNF and NGF; and inhibit the activity of NF-\xce\xbaB signaling pathway in POCD rat hippocampus.
+Then, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were extracted from the plasma of rats in each group, followed by the determination of the morphology and diameters of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as well as the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by transmission electron microscopy (TEM), nanoparticle tracking analysis (NTA), and Western blot.
+miR-182-5p Delivered by Plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Promotes Sevoflurane-Induced Neuroinflammation and Cognitive Dysfunction in Aged Rats with Postoperative Cognitive Dysfunction by Targeting Brain-Derived Neurotrophic Factor and Activating NF-\xce\xbaB Pathway.</t>
+    </r>
   </si>
   <si>
     <t>36312392</t>
   </si>
   <si>
     <t>Sequential Method for Analysis of CTCs and Exosomes from the Same Sample of Patient Blood.</t>
   </si>
   <si>
-    <t>The exosome analysis resulted in the identification of ∼500-1000 exosome proteins per sample confirmed by detection of exosome surface markers CD9, CD63, CD81, and TSG101 in addition to proteins related to cancer progression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> analysis resulted in the identification of \xe2\x88\xbc500-1000 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins per sample confirmed by detection of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface markers CD9, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and TSG101 in addition to proteins related to cancer progression.</t>
+    </r>
   </si>
   <si>
     <t>36325775</t>
   </si>
   <si>
     <t>[MicroRNA-204 Carried by Exosomes of Human Umbilical Cord-derived Mesenchymal Stem Cells Regulates the Polarization of Macrophages in a Mouse Model of Myocardial Ischemia-reperfusion Injury].</t>
   </si>
   <si>
-    <t>Methods After the hUC-MSCs were isolated,cultured,and identified,their adipogenic and osteogenic differentiation capabilities were determined.The exosomes of hUC-MSCs were separated by ultracentrifugation,and the expression of CD81,CD63,tumor susceptibility gene 101(Tsg101),and calnexin in the exosomes was determined by Nanoparticle Tracking Analysis software,transmission electron microscopy,and Western blotting.Three groups(hUC-MSC,miR-204 mimic,and negative control) were designed for the determination of the expression of miR-204 in the cells and their exosomes by qRT-PCR.The C57BL/6J mice were randomly assigned into a sham operation group,an I/R group,a hUC-MSC exosomes group,a negative control group,and a miR-204 mimic group.Except the sham operation group,the I/R model was established by ligating the left anterior descending artery.The echocardiography system was employed to detect the heart function of mice.HE staining was employed to observe the pathological changes of mouse myocardium.ELISA was employed to determine the levels of interleukin-1β(IL-1β),tumor necrosis factor-α(TNF-α),arginase 1(Arg-1),and IL-10 in the myocardial tissue.After the macrophages of mouse myocardial tissue were isolated,flow cytometry was employed to determine the expression of CD11c and CD206,and ELISA to measure the levels of IL-1β,TNF-α,Arg-1,and IL-10 in the macrophages.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Methods After the hUC-MSCs were isolated,cultured,and identified,their adipogenic and osteogenic differentiation capabilities were determined.The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of hUC-MSCs were separated by ultracentrifugation,and the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">,CD63,tumor susceptibility gene 101(Tsg101),and calnexin in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was determined by Nanoparticle Tracking Analysis software,transmission electron microscopy,and Western blotting.Three groups(hUC-MSC,miR-204 mimic,and negative control) were designed for the determination of the expression of miR-204 in the cells and their </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by qRT-PCR.The C57BL/6J mice were randomly assigned into a sham operation group,an I/R group,a hUC-MSC </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> group,a negative control group,and a miR-204 mimic group.Except the sham operation group,the I/R model was established by ligating the left anterior descending artery.The echocardiography system was employed to detect the heart function of mice.HE staining was employed to observe the pathological changes of mouse myocardium.ELISA was employed to determine the levels of interleukin-1\xce\xb2(IL-1\xce\xb2),tumor necrosis factor-\xce\xb1(TNF-\xce\xb1),arginase 1(Arg-1),and IL-10 in the myocardial tissue.After the macrophages of mouse myocardial tissue were isolated,flow cytometry was employed to determine the expression of CD11c and CD206,and ELISA to measure the levels of IL-1\xce\xb2,TNF-\xce\xb1,Arg-1,and IL-10 in the macrophages.</t>
+    </r>
   </si>
   <si>
     <t>36359760</t>
   </si>
   <si>
     <t>Extracellular Vesicles Isolated from Plasma of Multiple Myeloma Patients Treated with Daratumumab Express CD38, PD-L1, and the Complement Inhibitory Proteins CD55 and CD59.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Isolated from Plasma of Multiple Myeloma Patients Treated with Daratumumab Express CD38, PD-L1, and the Complement Inhibitory Proteins CD55 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD59</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>36387601</t>
   </si>
   <si>
     <t>Bovine milk exosomes affected proliferation of macrophages under hypoxia.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes were isolated from skim milk using differential centrifugation and was characterized by particle size and exosomal markers TSG101, CD81, and ALIX.
-The production of TNF-α was not affected by hypoxia alone but increased in a dose-dependent manner in cells treated with exosomes under hypoxic condition.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from skim milk using differential centrifugation and was characterized by particle size and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers TSG101, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and ALIX.
+The production of TNF-\xce\xb1 was not affected by hypoxia alone but increased in a dose-dependent manner in cells treated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> under hypoxic condition.</t>
+    </r>
   </si>
   <si>
     <t>36421170</t>
   </si>
   <si>
     <t>Future Prospects of Luminescent Silicon Nanowires Biosensors.</t>
   </si>
   <si>
-    <t>The promising results show that NW optical biosensors can detect and isolate extracellular vesicles (EV) marked with CD81 protein with unprecedented sensitivity (LOD 2 × 10</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The promising results show that NW optical biosensors can detect and isolate </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) marked with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein with unprecedented sensitivity (LOD 2 \xc3\x97 10</t>
+    </r>
   </si>
   <si>
     <t>36466784</t>
   </si>
   <si>
     <t>Graphene Oxide Enhances Biogenesis and Release of Exosomes in Human Ovarian Cancer Cells.</t>
   </si>
   <si>
     <t>We observed that graphene oxide (GO), cisplatin (CIS), and C6-Ceramide (C6-Cer) stimulated acetylcholine esterase and neutral sphingomyelinase activity, total exosome protein concentration, and exosome counts associated with increased level of apoptosis, oxidative stress and endoplasmic reticulum stress.</t>
   </si>
   <si>
     <t>36550142</t>
   </si>
   <si>
     <t>Fibroblast growth factor-2 bound to specific dermal fibroblast-derived extracellular vesicles is protected from degradation.</t>
   </si>
   <si>
     <t>Here we show that FGF2 binds the outer surface of dermal fibroblast (DF)-derived extracellular vesicles (EVs) and this association protects FGF2 from fast degradation.</t>
   </si>
   <si>
     <t>36585155</t>
   </si>
   <si>
     <t>CD9-positive Exosomes Derived from Cancer-associated Fibroblasts Might Inhibit the Proliferation of Malignant Melanoma Cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">CAF-derived exosomes were positive for CD9 and CD63 and remarkably inhibited the proliferative capacity of A375 and MMAc cells.
-The expression of CD9, CD63, and CD81 in CAF-derived exosomes was examined using western blotting.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CAF-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for CD9 and CD63 and remarkably inhibited the proliferative capacity of A375 and MMAc cells.
+CD9-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes Derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Cancer-associated Fibroblasts Might Inhibit the Proliferation of Malignant Melanoma Cells.
+The expression of CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in CAF-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was examined using western blotting.</t>
+    </r>
   </si>
   <si>
     <t>36611951</t>
   </si>
   <si>
     <t>Calmodulin as a Key Regulator of Exosomal Signal Peptides.</t>
   </si>
   <si>
-    <t>We previously reported that SP fragments were released into extracellular fluid via exosomes and bound to calmodulin (CaM), an exosomal component, in a cell-free system.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We previously reported that SP fragments were released into extracellular fluid via </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and bound to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>calmodulin</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (CaM), an </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> component, in a cell-free system.</t>
+    </r>
   </si>
   <si>
     <t>36688929</t>
   </si>
   <si>
     <t>Biogenesis of JC polyomavirus associated extracellular vesicles.</t>
   </si>
   <si>
-    <t>These findings point to a role for exosomes and secretory autophagosomes in the biogenesis of JCPyV associated EVs with specific roles for nSMase2, CD9, CD81, RAB8A, RAB27A, and GRASP65 proteins.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These findings point to a role for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and secretory autophagosomes in the biogenesis of JCPyV associated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with specific roles for nSMase2, CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, RAB8A, RAB27A, and GRASP65 proteins.</t>
+    </r>
   </si>
   <si>
     <t>36715074</t>
   </si>
   <si>
     <t>A specific technique of immunolabelling of urinary small extracellular vesicle biomarkers for the diagnostic of renal cancer.</t>
   </si>
   <si>
-    <t>Small extracellular vesicles (EVs) are characterized by the membrane expression of CD63, CD81 and CD9 tetraspanins.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) are characterized by the membrane expression of CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD9 tetraspanins.</t>
+    </r>
   </si>
   <si>
     <t>36722691</t>
   </si>
   <si>
     <t>Circulating exosome-like vesicle and skeletal muscle microRNAs are altered with age and resistance training.</t>
   </si>
   <si>
-    <t>KEY POINTS: We show that ageing reduces circulating expression of exosome-like vesicle (ELV) markers, CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">KEY POINTS: We show that ageing reduces circulating expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-like vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (ELV) markers, CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>36741391</t>
   </si>
   <si>
     <t>Circulating exosomal immuno-oncological checkpoints and cytokines are potential biomarkers to monitor tumor response to anti-PD-1/PD-L1 therapy in non-small cell lung cancer patients.</t>
   </si>
   <si>
-    <t>We have also shown that immuno-oncological proteins isolated from pre-ICIs treated patients were significantly higher in exosomes compared to their soluble-free counterparts (CD152, p=0.0008; CD80, p=0.0182; IDO, p=0.0443; Arginase, p&lt;0.0001; Nectin-2, p&lt;0.0001; NT5E, p&lt;0.0001; Siglec-7, p&lt;0.0001; Siglec-9, p=0.0335; CD28, p=0.0092; GITR, p&lt;0.0001; MICA, p&lt;0.0001).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We have also shown that immuno-oncological proteins isolated from pre-ICIs treated patients were significantly higher in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> compared to their soluble-free counterparts (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD152</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, p=0.0008; CD80, p=0.0182; IDO, p=0.0443; Arginase, p&lt;0.0001; Nectin-2, p&lt;0.0001; NT5E, p&lt;0.0001; Siglec-7, p&lt;0.0001; Siglec-9, p=0.0335; CD28, p=0.0092; GITR, p&lt;0.0001; MICA, p&lt;0.0001).</t>
+    </r>
   </si>
   <si>
     <t>36759883</t>
   </si>
   <si>
     <t>Isolation and proteomic profiling of urinary exosomes from patients with colorectal cancer.</t>
   </si>
   <si>
-    <t>The urinary exosomes with globular membrane structure, the size of 30 ~ 100 nm and positive expression of CD9, CD63 and CD81 were successfully isolated from 9 CRC patients and 3 heathy adults using the density gradient ultracentrifugation.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The urinary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with globular membrane structure, the size of 30\xe2\x80\x89~\xe2\x80\x89100\xc2\xa0nm and positive expression of CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were successfully isolated from 9 CRC patients and 3 heathy adults using the density gradient ultracentrifugation.</t>
+    </r>
   </si>
   <si>
     <t>36826611</t>
   </si>
   <si>
     <t>Small extracellular vesicles have distinct CD81 and CD9 tetraspanin expression profiles in plasma from rheumatoid arthritis patients.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> have distinct </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD9 tetraspanin expression profiles in plasma from rheumatoid arthritis patients.</t>
+    </r>
+  </si>
+  <si>
     <t>36858417</t>
   </si>
   <si>
     <t>[Effects of electroacupuncture on the expression of serum exosomes and pro-inflammatory factors in spinal cord of rats with spinal cord injury].</t>
   </si>
   <si>
     <t>The expression of exosome marker proteins in serum exosomes, the levels of IL-1β and IL-6 in spinal cord were detected by Western blot.</t>
   </si>
   <si>
     <t>36902179</t>
   </si>
   <si>
     <t>Real-Time PCR Quantification of 87 miRNAs from Cerebrospinal Fluid: miRNA Dynamics and Association with Extracellular Vesicles after Severe Traumatic Brain Injury.</t>
   </si>
   <si>
-    <t>After separating CSF by size-exclusion chromatography, most miRNAs were associated with free proteins, while miR-142-3p, miR-204-5p, and miR-223-3p were identified as the cargo of CD81-enriched extracellular vesicles, as characterised by immunodetection and tunable resistive pulse sensing.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">After separating CSF by size-exclusion chromatography, most miRNAs were associated with free proteins, while miR-142-3p, miR-204-5p, and miR-223-3p were identified as the cargo of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-enriched </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, as characterised by immunodetection and tunable resistive pulse sensing.</t>
+    </r>
   </si>
   <si>
     <t>36919005</t>
   </si>
   <si>
     <t>Changes in the components of salivary exosomes due to initial periodontal therapy.</t>
   </si>
   <si>
-    <t>The expression levels of miR-142, miR-144, miR-200b, and miR-223 changed with changes in the levels of C6, CD81, TSG101, and HSP70 in the salivary exosomes of periodontitis patients before and after IPT.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The expression levels of miR-142, miR-144, miR-200b, and miR-223 changed with changes in the levels of C6, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, TSG101, and HSP70 in the salivary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of periodontitis patients before and after IPT.</t>
+    </r>
   </si>
   <si>
     <t>36945515</t>
   </si>
   <si>
     <t>Novel method for collecting hippocampal interstitial fluid extracellular vesicles (EV-ISF) reveals sex-dependent changes in microglial EV proteome in response to Aβ pathology.</t>
   </si>
   <si>
     <t>36961378</t>
   </si>
   <si>
     <t>Renal CD81 interacts with sodium potassium 2 chloride cotransporter and sodium chloride cotransporter in rats with lipopolysaccharide-induced preeclampsia.</t>
   </si>
   <si>
-    <t>Further, PE patients had higher CD81 in original urines, urine exosomes and higher NKCC2 and NCC in urine exosomes than controls.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Further, PE patients had higher </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in original urines, urine </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and higher NKCC2 and NCC in urine </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> than controls.</t>
+    </r>
   </si>
   <si>
     <t>37009008</t>
   </si>
   <si>
     <t>Exosomes from adipose-derived stem cells promote angiogenesis and reduce necrotic grade in hindlimb ischemia mouse models.</t>
   </si>
   <si>
-    <t>ADSC-exosomes expressed high positivity for markers CD9 (76.0%), CD63 (91.2%), and CD81 (99.6%), and have a cup shape.</t>
+    <r>
+      <rPr/>
+      <t>ADSC-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressed high positivity for markers CD9 (76.0%), CD63 (91.2%), and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (99.6%), and have a cup shape.</t>
+    </r>
   </si>
   <si>
     <t>37014542</t>
   </si>
   <si>
     <t>Exosomes Derived from Human Umbilical Cord Mesenchymal Stem Cells Enhance Angiogenesis Through Upregulation of the VWF and Flk1 Genes in Endothelial Cells.</t>
   </si>
   <si>
     <t>37042872</t>
   </si>
   <si>
     <t>Stem cell-derived exosomes from human exfoliated deciduous teeth promote angiogenesis in hyperglycemic-induced human umbilical vein endothelial cells.</t>
   </si>
   <si>
-    <t>The characterization confirmed SHED-derived exosomes: size ranged from 60-150 nm with a mode of 134 nm, cup-shaped morphology, and stained positively for CD9, CD63, and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The characterization confirmed SHED-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">: size ranged from 60-150 nm with a mode of 134 nm, cup-shaped morphology, and stained positively for CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37084607</t>
   </si>
   <si>
     <t>Analyses of single extracellular vesicles from non-small lung cancer cells to reveal effects of epidermal growth factor receptor inhibitor treatments.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Analyses of single </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from non-small lung cancer cells to reveal effects of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>epidermal growth factor receptor</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> inhibitor treatments.</t>
+    </r>
+  </si>
+  <si>
     <t>37087546</t>
   </si>
   <si>
     <t>[miR-30e-3p in natural killer cell-derived exosomes inhibits the proliferation and invasion of human esophageal squamous carcinoma cells].</t>
   </si>
   <si>
-    <t>Western blot analysis was used to detect the expression levels of exosome markers apoptosis related gene 2- interacting protein X(ALIX), tumor susceptibility gene 101(TSG101), CD81 and calnexin.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Western blot analysis was used to detect the expression levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers apoptosis related gene 2- interacting protein X(ALIX), tumor susceptibility gene 101(TSG101), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and calnexin.</t>
+    </r>
   </si>
   <si>
     <t>37087587</t>
   </si>
   <si>
     <t>[Human bone marrow mesenchymal stem cell exosome-derived miR-335-5p promotes osteogenic differentiation of human periodontal ligament stem cells to alleviate periodontitis by downregulating DKK1].</t>
   </si>
   <si>
     <t>The human PDLSC model of TNF-α-induced periodontitis were co-cultured with the extracted exosomes, and qRT-PCR was performed to detect the changes in the expressions of miR-335-5p and the mRNA levels of pro-inflammatory cytokines (IL-1β, IL-6, and IL-8) and the osteogenic marker genes (RunX2, OCN and BMP-2).</t>
   </si>
   <si>
     <t>37106519</t>
   </si>
   <si>
     <t>[Human Platelet-Rich Plasma-Derived Exosomes Promote the Proliferation of Schwann Cells Cultured in Vitro].</t>
   </si>
   <si>
-    <t>Objective To investigate the effect of human platelet-rich plasma-derived exosomes(PRP-exos)on the proliferation of Schwann cell(SC)cultured</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Objective To investigate the effect of human platelet-rich plasma-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>PRP</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-exos)on the proliferation of Schwann cell(SC)cultured</t>
+    </r>
   </si>
   <si>
     <t>37307147</t>
   </si>
   <si>
     <t>Parallel SPR and QCM-D Quantitative Analysis of CD9, CD63, and CD81 Tetraspanins: A Simple and Sensitive Way to Determine the Concentration of Extracellular Vesicles Isolated from Human Lung Cancer Cells.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Parallel SPR and QCM-D Quantitative Analysis of CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Tetraspanins: A Simple and Sensitive Way to Determine the Concentration of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Isolated from Human Lung Cancer Cells.</t>
+    </r>
+  </si>
+  <si>
     <t>37334383</t>
   </si>
   <si>
     <t>IL-27-containing exosomes secreted by innate B-1a cells suppress and ameliorate uveitis.</t>
   </si>
   <si>
     <t>Most surprising, we found that i27-Bregs secrete IL-27-containing exosomes (i27-exosomes) and adoptive transfer of i27-exosomes suppressed uveitis by antagonizing Th1/Th17 cells, up-regulating inhibitory-receptors associated with T-cell exhaustion while inducing Treg expansion.</t>
   </si>
   <si>
     <t>37445655</t>
   </si>
   <si>
     <t>Lyophilization Based Isolation of Exosomes.</t>
   </si>
   <si>
-    <t>The expression of MUC1 protein on the exosomes isolated from MCF-7 cells also indicated that their potential diagnostic properties were intact.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MUC1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from MCF-7 cells also indicated that their potential diagnostic properties were intact.</t>
+    </r>
   </si>
   <si>
     <t>37528312</t>
   </si>
   <si>
     <t>High-fat diet-induced biogenesis of pulmonary exosomes in an experimental rat model.</t>
   </si>
   <si>
-    <t>Bronchoalveolar lavage (BAL) was performed to assay exosomes by acetylcholinesterase enzyme (AhCE) activity.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Bronchoalveolar lavage (BAL) was performed to assay </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>acetylcholinesterase</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> enzyme (AhCE) activity.</t>
+    </r>
   </si>
   <si>
     <t>37536457</t>
   </si>
   <si>
     <t>Blood exosome marker miRNA-30d-5p: Role and regulation mechanism in cell stemness and gemcitabine resistance of hepatocellular carcinoma.</t>
   </si>
   <si>
-    <t>Blood exosome-derived miRNA-30d-5p promoted the stemness and gemcitabine resistance of HCC cells by repressing SOCS3 expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Blood </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> miRNA-30d-5p promoted the stemness and gemcitabine resistance of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>HCC</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> cells by repressing SOCS3 expression.</t>
+    </r>
   </si>
   <si>
     <t>37543776</t>
   </si>
   <si>
     <t>How to process synovial fluid samples of gouty arthritis and extract its exosomes for subsequent cytokine analysis.</t>
   </si>
   <si>
     <t>Expression of IL-6 and IL-8 in the GASF-derived exosomes were higher in the UC group (P &lt; .05), showing a median of 3.31 (interquartile range, IQR: 0.84-13.16) pg/mL, and a median of 2.87 (IQR: 0.56-13.17) pg/mL, respectively; moreover, IL-1β was mostly undetectable in the PEG group.</t>
   </si>
   <si>
     <t>37675893</t>
   </si>
   <si>
     <t>Human in vivo evidence of reduced astrocyte activation and neuroinflammation in patients with treatment-resistant depression following electroconvulsive therapy.</t>
   </si>
   <si>
-    <t>Plasma ADEVs were isolated and confirmed, and the concentrations of two astrocyte markers (glial fibrillary acidic protein [GFAP] and S100β), an extracellular vesicle marker cluster of differentiation 81 (CD81), and nine inflammatory markers in ADEVs were measured as main analyses.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Plasma ADEVs were isolated and confirmed, and the concentrations of two astrocyte markers (glial fibrillary acidic protein [GFAP] and S100\xce\xb2), an </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker cluster of differentiation 81 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>), and nine inflammatory markers in ADEVs were measured as main analyses.</t>
+    </r>
   </si>
   <si>
     <t>37812687</t>
   </si>
   <si>
     <t>Multiplex Quantification of Exosomes via Multiple Types of Nanobeads Labeling Combined with Laser Scanning Detection.</t>
   </si>
   <si>
-    <t>Furthermore, CD147-positive, HER2-positive, and CD81-positive exosomes in 12.5 μL of serum were simultaneously quantified with high discrimination performance using the anti-CD147 antibody, anti-HER2 antibody, or anti-CD81 antibody conjugated for FG beads, Au nanobeads, or Ag nanobeads, respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, CD147-positive, HER2-positive, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-positive </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in 12.5 \xce\xbcL of serum were simultaneously quantified with high discrimination performance using the anti-CD147 antibody, anti-HER2 antibody, or anti-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibody conjugated for FG beads, Au nanobeads, or Ag nanobeads, respectively.</t>
+    </r>
   </si>
   <si>
     <t>37893089</t>
   </si>
   <si>
     <t>Isolation of Bovine and Human Milk Extracellular Vesicles.</t>
   </si>
   <si>
-    <t>The purified exosomes express the typical exosomal protein markers, CD81 and ALIX.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The purified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> express the typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein markers, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and ALIX.</t>
+    </r>
   </si>
   <si>
     <t>37948136</t>
   </si>
   <si>
     <t>Study on tumour cell-derived hybrid exosomes as dasatinib nanocarriers for pancreatic cancer therapy.</t>
   </si>
   <si>
-    <t>Major protein analysis from western blot techniques reveal the presence of exosome marker proteins CD9 and CD81.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Major protein analysis from western blot techniques reveal the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker proteins CD9 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37960298</t>
   </si>
   <si>
     <t>Application of Milk Exosomes for Musculoskeletal Health: Talking Points in Recent Outcomes.</t>
   </si>
   <si>
-    <t>Discovered through electron microscopy as floating vesicles, the existence of exosomes in human milk was confirmed owing to a density between 1.10 and 1.18 g/mL in a sucrose gradient corresponding to the known density of exosomes and detection of MHC classes I and II, CD63, CD81, and CD86 on the vesicles.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Discovered through electron microscopy as floating vesicles, the existence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in human milk was confirmed owing to a density between 1.10 and 1.18 g/mL in a sucrose gradient corresponding to the known density of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and detection of MHC classes I and II, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD86 on the vesicles.</t>
+    </r>
   </si>
   <si>
     <t>37968711</t>
   </si>
   <si>
     <t>Human umbilical cord mesenchymal stem cell-derived exosomes promote microcirculation in aged diabetic mice by TGF-β1 signaling pathway.</t>
   </si>
   <si>
-    <t xml:space="preserve">The mechanism may be associated with exosomes rich in TGF-β1, which is likely to promote endothelial cell proliferation and improve permeability through binding to the endothelial CD105/TβR-II receptor complex, while promoting angiogenesis and protecting skeletal muscle cells from apoptosis.
-[...2 lines deleted...]
-Western blot showed positive expression of specific proteins CD9, CD81 and TSG101 on exosomes.2.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Human umbilical cord mesenchymal stem cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promote microcirculation in aged diabetic mice by TGF-\xce\xb21 signaling pathway.
+The mechanism may be associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> rich in TGF-\xce\xb21, which is likely to promote endothelial cell proliferation and improve permeability through binding to the endothelial CD105/T\xce\xb2R-II receptor complex, while promoting angiogenesis and protecting skeletal muscle cells from apoptosis.
+Therefore, this study verified the changes of CD105 in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> group, and it was used as the mechanism study of this study.
+Western blot analysis showed that the expression of CD105 protein in lower limb muscle tissue of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> group was significantly increased compared with that of PBS group.
+Western blot showed positive expression of specific proteins CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and TSG101 on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.2.</t>
+    </r>
   </si>
   <si>
     <t>38069981</t>
   </si>
   <si>
     <t>Influence of the isolation method on characteristics and functional activity of mesenchymal stromal cell-derived extracellular vesicles.</t>
   </si>
   <si>
-    <t>MSC-EVs isolated from IEX and UF were positive for the exosome markers CD9, CD63 and CD81 and showed a comparable surface marker expression pattern.</t>
+    <r>
+      <rPr/>
+      <t>MSC-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from IEX and UF were positive for the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD9, CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and showed a comparable surface marker expression pattern.</t>
+    </r>
   </si>
   <si>
     <t>38072803</t>
   </si>
   <si>
     <t>Metabolic labelling of a subpopulation of small extracellular vesicles using a fluorescent palmitic acid analogue.</t>
   </si>
   <si>
-    <t>The characterization of Bodipy-labelled exosomes reveals their enrichment in tetraspanin markers, particularly CD63 and CD81, and in minor proportion CD9.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The characterization of Bodipy-labelled </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> reveals their enrichment in tetraspanin markers, particularly CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and in minor proportion CD9.</t>
+    </r>
   </si>
   <si>
     <t>38199177</t>
   </si>
   <si>
     <t>BeWo exomeres are enriched for bioactive extracellular placenta-specific C19MC miRNAs.</t>
   </si>
   <si>
-    <t>Exomeres were positive for AGO2 but negative for exosome markers (CD63, CD9, CD81, FLOT1, and TSG101).</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exomeres</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were positive for AGO2 but negative for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD63, CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, FLOT1, and TSG101).</t>
+    </r>
   </si>
   <si>
     <t>38247836</t>
   </si>
   <si>
     <t>Zika Virus-Infected Monocyte Exosomes Mediate Cell-to-Cell Viral Transmission.</t>
   </si>
   <si>
-    <t>We isolated exosomes from ZIKV-infected monocytes (Mø exo ZIKV) by differential ultracentrifugation and identified them by nanoparticle tracking analysis; transmission electron microscopy; and CD63, CD81, TSG101, and Alix detection by cytofluorometry.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from ZIKV-infected monocytes (M\xc3\xb8 exo ZIKV) by differential ultracentrifugation and identified them by nanoparticle tracking analysis; transmission electron microscopy; and CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, TSG101, and Alix detection by cytofluorometry.</t>
+    </r>
   </si>
   <si>
     <t>38400284</t>
   </si>
   <si>
     <t>Negative Charge-Carrying Glycans Attached to Exosomes as Novel Liquid Biopsy Marker.</t>
   </si>
   <si>
-    <t>In addition, surface plasmon resonance (SPR) is used to study three different receptors on the exosomal surface (CD63, CD81 and prostate-specific membrane antigen-PMSA), implementing monoclonal antibodies and identifying the type of glycans present on the surface of exosomes using lectins (glycan-recognising proteins).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In addition, surface plasmon resonance (SPR) is used to study three different receptors on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surface (CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and prostate-specific membrane antigen-PMSA), implementing monoclonal antibodies and identifying the type of glycans present on the surface of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> using lectins (glycan-recognising proteins).</t>
+    </r>
   </si>
   <si>
     <t>38439112</t>
   </si>
   <si>
     <t>Docosahexaenoic acid (DHA) impairs hypoxia-induced cellular and exosomal overexpression of immune-checkpoints and immunomodulatory molecules in different subtypes of breast cancer cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">MDA-MB-231 and BT-474 cells were treated with 100 µM DHA under hypoxic and normoxic conditions for 24 h. Exosomes were isolated by ultracentrifuge and confirmed by electron microscope and anti-CD9, -CD63, -CD81 immunoblotting.
-Total RNA from cells and exosomes were extracted and expression of CD39, CD73, CD47, CD80, PD-L1, B7-H3, B7-H4 genes and their related miRs were evaluated by quantitative Real-time PCR.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">MDA-MB-231 and BT-474 cells were treated with 100 \xc2\xb5M DHA under hypoxic and normoxic conditions for 24\xc2\xa0h. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated by ultracentrifuge and confirmed by electron microscope and anti-CD9, -CD63, -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> immunoblotting.
+Total RNA from cells and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were extracted and expression of CD39, CD73, CD47, CD80, PD-L1, B7-H3, B7-H4 genes and their related miRs were evaluated by quantitative Real-time PCR.</t>
+    </r>
   </si>
   <si>
     <t>38472166</t>
   </si>
   <si>
     <t>Serum exosomal miR-3662 down-regulates the expression of RBMS3 to promote malignant progression and gemcitabine resistance of breast cancer cells.</t>
   </si>
   <si>
-    <t>The expression of marker proteins (TSG101, CD63, and CD81) in patients' serum exosomes was evaluated through western blot, and exosomes were observed using transmission electron microscopy.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The expression of marker proteins (TSG101, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) in patients' serum </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was evaluated through western blot, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were observed using transmission electron microscopy.</t>
+    </r>
   </si>
   <si>
     <t>38520356</t>
   </si>
   <si>
     <t>Utilizing Magnetic Levitation to Detect Lung Cancer-Associated Exosomes.</t>
   </si>
   <si>
-    <t>The developed platform utilizes antibody-functionalized microspheres to capture exosomal membrane proteins (ExoMPs) EpCAM, CD81, and CD151 as markers for cancerous exosomes, exosomes, and non-small cell lung cancer (NSCLC)-derived exosomes, respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The developed platform utilizes antibody-functionalized microspheres to capture </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> membrane proteins (ExoMPs) EpCAM, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD151 as markers for cancerous </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and non-small cell lung cancer (NSCLC)-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, respectively.</t>
+    </r>
   </si>
   <si>
     <t>38567379</t>
   </si>
   <si>
     <t>Exosomes Derived from Human Palatal Mesenchymal Cells Mediate Intercellular Communication During Palatal Fusion by Promoting Oral Epithelial Cell Migration.</t>
   </si>
   <si>
-    <t xml:space="preserve">The expression of CD63 was also observed in the acellular basement membrane between the palatal epithelium and the mesenchyme in vivo, and HEPM-EXO could be internalized by HIOEC in vitro, suggesting that exosomes are potent to diffuse through the cellular tissue boundary to mediate palatal cell-cell communication.
-The expression of exosome marker CD63 and CD81 in palatal cells during palatogenesis was detected by immunofluorescence staining.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The expression of CD63 was also observed in the acellular basement membrane between the palatal epithelium and the mesenchyme in vivo, and HEPM-EXO could be internalized by HIOEC in vitro, suggesting that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are potent to diffuse through the cellular tissue boundary to mediate palatal cell-cell communication.
+The expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> marker CD63 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in palatal cells during palatogenesis was detected by immunofluorescence staining.</t>
+    </r>
   </si>
   <si>
     <t>38591903</t>
   </si>
   <si>
     <t>[Exosomes' role in intercellular interactions in different variants of lung injury in fatal cases of COVID-19].</t>
   </si>
   <si>
-    <t>We selected 32 cases with morphological signs of various types of lung lesions for immunohistochemical reaction (IHC) with antibodies against tetraspanin proteins (CD63, CD81), which are involved in the assembly of exosomes, as well as with antibodies against viral proteins: nucleocapsid and spike protein.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We selected 32 cases with morphological signs of various types of lung lesions for immunohistochemical reaction (IHC) with antibodies against tetraspanin proteins (CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">), which are involved in the assembly of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, as well as with antibodies against viral proteins: nucleocapsid and spike protein.</t>
+    </r>
   </si>
   <si>
     <t>38624007</t>
   </si>
   <si>
     <t>Label-Free Multiplex Profiling of Exosomal Proteins with a Deep Learning-Driven 3D Surround-Enhancing SERS Platform for Early Cancer Diagnosis.</t>
   </si>
   <si>
-    <t>Combining this 3D se-SERS with a deep learning model, we successfully quantitatively profiled seven proteins including CD63, CD81, CD9, CD151, CD171, TSPAN8, and PD-L1 on the surface of plasma exosomes from patients, which can predict the occurrence and advancement of lung cancer.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Combining this 3D se-SERS with a deep learning model, we successfully quantitatively profiled seven proteins including CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, CD9, CD151, CD171, TSPAN8, and PD-L1 on the surface of plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from patients, which can predict the occurrence and advancement of lung cancer.</t>
+    </r>
   </si>
   <si>
     <t>38627767</t>
   </si>
   <si>
     <t>Exosomes biogenesis was increased in metformin-treated human ovary cancer cells; possibly to mediate resistance.</t>
   </si>
   <si>
     <t xml:space="preserve">After treatment with metformin, exosomes were isolated from cells and quantified by acetylcholinesterase (AChE) assay, Dynamic Light Scattering (DLS), and their markers.
 In vitro scratch assay showed that the cell migration rate of metformin-treated cells was decreased (P &lt; 0.05), whereas AChE activity of exosomes from metformin-treated cells was increased (P &lt; 0.05).</t>
   </si>
   <si>
     <t>38630028</t>
   </si>
   <si>
     <t>Storage of plasma-derived exosomes: evaluation of anticoagulant use and preserving temperatures.</t>
   </si>
   <si>
-    <t>Exosome features including morphological characteristics, pariticles size diameter, and surface protein profiles (TSG101, CD63, CD81, CD9, CALNEXIN) were assessed by transmission electron microscopy, Nanoparticle Tracking Analysis, and Western Blotting, respectively.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> features including morphological characteristics, pariticles size diameter, and surface protein profiles (TSG101, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD9, CALNEXIN) were assessed by transmission electron microscopy, Nanoparticle Tracking Analysis, and Western Blotting, respectively.</t>
+    </r>
   </si>
   <si>
     <t>38684330</t>
   </si>
   <si>
     <t>Bone marrow mesenchymal stem cell-derived extracellular vesicles promote corneal epithelial repair and suppress apoptosis via modulation of Caspase-3 in vitro.</t>
   </si>
   <si>
-    <t>The isolated extracellular vesicles were spherical, &lt; 150 nm in diameter, and characterized as CD9 © 2024 The Authors.</t>
+    <t>The isolated extracellular vesicles were spherical, &lt;\xe2\x80\x89150\xe2\x80\x89nm in diameter, and characterized as CD9 \xc2\xa9 2024 The Authors.</t>
   </si>
   <si>
     <t>38699039</t>
   </si>
   <si>
     <t>Glioma-derived exosome Lncrna Agap2-As1 promotes glioma proliferation and metastasis by mediating Tgf-β1 secretion of myeloid-derived suppressor cells.</t>
   </si>
   <si>
     <t>38783745</t>
   </si>
   <si>
     <t>Detection of micro-plasma-induced exosomes secretion in a fibroblast-melanoma co-culture model.</t>
   </si>
   <si>
-    <t xml:space="preserve">In this study, label-free surface-enhanced Raman spectroscopy (SERS) method with size-matched selectivity was used to detect membrane proteins in exosomes released from a stimulated environment of fibroblasts (L929) co-cultured with melanoma cells (B16-F10).
-[...1 lines deleted...]
-Third, for SERS signals related to membrane protein biomarkers, exosome markers CD9, CD63, and CD81 can be assigned to significant Raman shifts in the range of 943-1030 and 1304-1561 cm-1, while the characteristics SERS peaks of L929 and B16-F10 cells are most likely located at 1394/1404, 1271 and 1592 cm-1 respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, label-free surface-enhanced Raman spectroscopy (SERS) method with size-matched selectivity was used to detect membrane proteins in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released from a stimulated environment of fibroblasts (L929) co-cultured with melanoma cells (B16-F10).
+Secondly, the particle size of secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from the culture medium of L929, B16-F10, and co-cultured cells with different micro-plasma treatment time did not increase significantly under single-cell conditions at short treatment time but might be changed under co-culture condition or longer treatment time.
+Third, for SERS signals related to membrane protein biomarkers, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> can be assigned to significant Raman shifts in the range of 943-1030 and 1304-1561 cm-1, while the characteristics SERS peaks of L929 and B16-F10\xc2\xa0cells are most likely located at 1394/1404, 1271 and 1592 cm-1 respectively.</t>
+    </r>
   </si>
   <si>
     <t>38874800</t>
   </si>
   <si>
     <t>The impact of exosomes derived from B-cell acute lymphoblastic leukemia as a growth factor on bone marrow mesenchymal stromal cells.</t>
   </si>
   <si>
-    <t>The results indicated that exosome-specific pan markers like CD9, CD63, and CD81 were present.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The results indicated that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-specific pan markers like CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were present.</t>
+    </r>
   </si>
   <si>
     <t>38899443</t>
   </si>
   <si>
     <t>Ultrasensitive quantification of PD-L1+ extracellular vesicles in melanoma patient plasma using a parallelized high throughput droplet digital assay.</t>
   </si>
   <si>
-    <t xml:space="preserve">In this study, we develop a high-throughput droplet-based extracellular vesicle analysis (DEVA) assay for ultrasensitive quantification of EVs in plasma that are dual positive for both PD-L1 and tetraspanin (CD81) known to be expressed on EVs.
-The expression of programmed death-ligand 1 (PD-L1) on extracellular vesicles (EVs) is an emerging biomarker for cancer, and has gained particular interest for its role mediating immunotherapy.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, we develop a high-throughput droplet-based </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> analysis (DEVA) assay for ultrasensitive quantification of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in plasma that are dual positive for both PD-L1 and tetraspanin (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) known to be expressed on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+The expression of programmed death-ligand 1 (PD-L1) on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) is an emerging biomarker for cancer, and has gained particular interest for its role mediating immunotherapy.</t>
+    </r>
   </si>
   <si>
     <t>38938373</t>
   </si>
   <si>
     <t>Tetraspanin 15 depletion impairs extracellular vesicle docking at target neurons.</t>
   </si>
   <si>
     <t>39002259</t>
   </si>
   <si>
     <t>Exosomal membrane proteins analysis using a silicon nanowire field effect transistor biosensor.</t>
   </si>
   <si>
-    <t xml:space="preserve">A Si-NW Bio-FET modified with specific antibody CD81 on the nanowire was fabricated then used for detection of cell line-derived exosomes, which achieved a low limit of detection (LOD) of 1078 particles/mL in 0.01 × PBS.
-Furthermore, the Si-NW Bio-FETs modified with specific antibody CD9, CD81 and CD63 respectively, were employed to distinguish exosomes derived from human promyelocytic leukemia (HL-60) cell line in three different states (control group, lipopolysaccharide (LPS) inflammation group, and LPS + Romidepsin (FK228) drug treatment group), which was consistent with nano-flow cytometry.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A Si-NW Bio-FET modified with specific antibody </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on the nanowire was fabricated then used for detection of cell line-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, which achieved a low limit of detection (LOD) of 1078 particles/mL in 0.01\xc2\xa0\xc3\x97\xc2\xa0PBS.
+Furthermore, the Si-NW Bio-FETs modified with specific antibody CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63 respectively, were employed to distinguish </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from human promyelocytic leukemia (HL-60) cell line in three different states (control group, lipopolysaccharide (LPS) inflammation group, and LPS\xc2\xa0+\xc2\xa0Romidepsin (FK228) drug treatment group), which was consistent with nano-flow cytometry.</t>
+    </r>
   </si>
   <si>
     <t>39120316</t>
   </si>
   <si>
     <t>A Novel Liquid Biopsy Method Based on Specific Combinations of Vesicular Markers Allows Us to Discriminate Prostate Cancer from Hyperplasia.</t>
   </si>
   <si>
     <t>Here, we present a novel liquid biopsy method for prostate cancer based on the identification of specific proteins in the extracellular vesicles isolated from the blood of patients with prostate cancer.</t>
   </si>
   <si>
     <t>39140770</t>
   </si>
   <si>
     <t>CD81 fusion alters SARS-CoV-2 Spike trafficking.</t>
   </si>
   <si>
-    <t>CD81 is a defining constituent of extracellular vesicles (EVs) or exosomes.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is a defining constituent of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>39147191</t>
   </si>
   <si>
     <t>Research on the role of exosomes secreted by immortalized adipose-derived mesenchymal stem cells differentiated into pericytes in the repair of high glucose-induced retinal vascular endothelial cell damage.</t>
   </si>
   <si>
-    <t xml:space="preserve">At the molecular level, qRT-PCR analysis showed that exosome treatment modulated the expression of critical genes involved in angiogenesis (VEGF-A, ANG2, MMP9), inflammation (IL-1β, TNF-α), gap junction communication (CX43), and cytoskeletal regulation (ROCK1), with the most prominent effects seen with exosomes from pericyte-like immortalized adipose-mesenchymal stem cells.
-Exosomes were isolated from the culture supernatant of immortalized adipose-mesenchymal stem cells using ultracentrifugation and characterized through Western blot for exosomal markers (CD9, CD81, and TSG101), transmission electron microscopy, and nanoparticle tracking analysis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">At the molecular level, qRT-PCR analysis showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> treatment modulated the expression of critical genes involved in angiogenesis (VEGF-A, ANG2, MMP9), inflammation (IL-1\xce\xb2, TNF-\xce\xb1), gap junction communication (CX43), and cytoskeletal regulation (ROCK1), with the most prominent effects seen with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from pericyte-like immortalized adipose-mesenchymal stem cells.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated from the culture supernatant of immortalized adipose-mesenchymal stem cells using ultracentrifugation and characterized through Western blot for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers (CD9, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and TSG101), transmission electron microscopy, and nanoparticle tracking analysis.</t>
+    </r>
   </si>
   <si>
     <t>39147261</t>
   </si>
   <si>
     <t>Vascular smooth muscle cell-derived exosomes promote osteoblast-to-osteocyte transition via β-catenin signaling.</t>
   </si>
   <si>
-    <t xml:space="preserve">In contrast, endothelial cell-derived exosomes facilitated mature osteoblast differentiation by reprogramming the TGFB1 gene family and osteogenic transcription factors osterix (SP7) and RUNX2.
-[...1 lines deleted...]
-Our study demonstrates that vascular smooth muscle cells (VSMCs), but not endothelial cells, are sufficient to drive bone marrow mesenchymal stromal cell-derived osteoblast-to-osteocyte transition via β-catenin signaling and exosome-mediated communication.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In contrast, endothelial cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> facilitated mature osteoblast differentiation by reprogramming the TGFB1 gene family and osteogenic transcription factors osterix (SP7) and RUNX2.
+Notably, VSMCs express significant levels of tetraspanins (CD9, CD63, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) and drive the intracellular trafficking of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with a lower membrane zeta potential than those from other cells.
+Our study demonstrates that vascular smooth muscle cells (VSMCs), but not endothelial cells, are sufficient to drive bone marrow mesenchymal stromal cell-derived osteoblast-to-osteocyte transition via \xce\xb2-catenin signaling and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-mediated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> communication.
+Vascular smooth muscle cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promote osteoblast-to-osteocyte transition via \xce\xb2-catenin signaling.</t>
+    </r>
   </si>
   <si>
     <t>39174921</t>
   </si>
   <si>
     <t>VEGFA contributes to tumor property of glioblastoma cells by promoting differentiation of myeloid-derived suppressor cells.</t>
   </si>
   <si>
     <t xml:space="preserve">VEGFA expression was upregulated in GBM tissues, GBM cells, and exosomes from GBM patients and GBM cells.
 VEGFA promoted MDSC differentiation and TGF-β1 secretion by MDSCs by being packaged into exosomes.</t>
   </si>
   <si>
     <t>39222871</t>
   </si>
   <si>
     <t>IL-1β-induced mesenchymal stem cell-derived exosomes inhibit neuronal ferroptosis in intracerebral hemorrhage through the HSPA5/GPX4 axis.</t>
   </si>
   <si>
     <t>The objective of this investigation was to investigate the molecular mechanism of IL-1β-induced mesenchymal stem cell-derived exosomes (IL-1β-Exo) in mitigating ICH injury.</t>
   </si>
   <si>
     <t>39246428</t>
   </si>
   <si>
     <t>Investigating Neuroplasticity Changes Reflected by BDNF Levels in Astrocyte-Derived Extracellular Vesicles in Patients with Depression.</t>
   </si>
   <si>
-    <t xml:space="preserve">ALG-2-interacting protein X (Alix) and cluster of differentiation 81 (CD81) levels, two established extracellular vesicle markers, were measured in ADEVs.
-To investigate the neuroplasticity hypothesis of depression by measuring brain-derived neurotrophic factor (BDNF) levels in plasma astrocyte-derived extracellular vesicles (ADEVs) and to evaluate their potential as biomarkers for depression compared with plasma BDNF levels.</t>
+    <r>
+      <rPr/>
+      <t>ALG-2-interacting protein X (Alix) and cluster of differentiation 81 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) levels, two established </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, were measured in ADEVs.
+Investigating Neuroplasticity Changes Reflected by BDNF Levels in Astrocyte-Derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in Patients with Depression.
+To investigate the neuroplasticity hypothesis of depression by measuring brain-derived neurotrophic factor (BDNF) levels in plasma astrocyte-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (ADEVs) and to evaluate their potential as biomarkers for depression compared with plasma BDNF levels.</t>
+    </r>
   </si>
   <si>
     <t>39278472</t>
   </si>
   <si>
     <t>In vivo evidence of increased vascular endothelial growth factor in patients with major depressive disorder.</t>
   </si>
   <si>
-    <t xml:space="preserve">Additionally, Alix and CD81, two established extracellular vesicle markers, were quantified in ADEVs.
-Here we use astrocyte-derived extracellular vesicles (ADEVs) isolated from plasma to explore the in vivo changes of VEGF levels in patients with major depressive disorder (MDD).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Additionally, Alix and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, two established </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> markers, were quantified in ADEVs.
+Here we use astrocyte-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (ADEVs) isolated from plasma to explore the in vivo changes of VEGF levels in patients with major depressive disorder (MDD).</t>
+    </r>
   </si>
   <si>
     <t>39299675</t>
   </si>
   <si>
     <t>Corneal epithelial-stromal constructs to study differences associated with diabetes mellitus.</t>
   </si>
   <si>
-    <t xml:space="preserve">Both T1DM and T2DM stromal constructs expressed lower expression of thrombospondin-1 in isolated extracellular vesicles (EVs) compared to controls with no significant difference observed in the presence of epithelial cells, suggesting that reduced provisional matrix secretion in the corneal stroma may be a factor that promotes delayed corneal wound healing in diabetes.
-The tetraspanins are established extracellular vesicle (EV) markers and include CD63, CD81, and CD9, and were highly expressed by EVs in all three cell types.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Both T1DM and T2DM stromal constructs expressed lower expression of thrombospondin-1 in isolated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) compared to controls with no significant difference observed in the presence of epithelial cells, suggesting that reduced provisional matrix secretion in the corneal stroma may be a factor that promotes delayed corneal wound healing in diabetes.
+The tetraspanins are established </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) markers and include CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and CD9, and were highly expressed by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in all three cell types.</t>
+    </r>
   </si>
   <si>
     <t>9685355</t>
   </si>
   <si>
     <t>Selective enrichment of tetraspan proteins on the internal vesicles of multivesicular endosomes and on exosomes secreted by human B-lymphocytes.</t>
   </si>
   <si>
-    <t>In this study, we show that exosomes are enriched in the co-stimulatory molecule CD86 and in several tetraspan proteins, including CD37, CD53, CD63, CD81, and CD82.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, we show that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are enriched in the co-stimulatory molecule CD86 and in several tetraspan proteins, including CD37, CD53, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD82.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -6073,328 +15676,328 @@
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50" t="s">
         <v>28</v>
       </c>
       <c r="N50">
         <v>305</v>
       </c>
       <c r="O50">
         <v>0.875</v>
       </c>
       <c r="P50" t="s">
         <v>172</v>
       </c>
       <c r="Q50" t="s">
         <v>173</v>
       </c>
       <c r="R50" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>18</v>
       </c>
       <c r="B51" t="s">
         <v>19</v>
       </c>
       <c r="C51" t="s">
         <v>20</v>
       </c>
       <c r="D51" t="s">
         <v>21</v>
       </c>
       <c r="E51">
         <v>4</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51" t="s">
         <v>24</v>
       </c>
       <c r="I51" t="s">
         <v>18</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51" t="s">
         <v>28</v>
       </c>
       <c r="N51">
         <v>305</v>
       </c>
       <c r="O51">
         <v>0.875</v>
       </c>
       <c r="P51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Q51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="R51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>18</v>
       </c>
       <c r="B52" t="s">
         <v>19</v>
       </c>
       <c r="C52" t="s">
         <v>20</v>
       </c>
       <c r="D52" t="s">
         <v>21</v>
       </c>
       <c r="E52">
         <v>4</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52" t="s">
         <v>24</v>
       </c>
       <c r="I52" t="s">
         <v>18</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52" t="s">
         <v>28</v>
       </c>
       <c r="N52">
         <v>305</v>
       </c>
       <c r="O52">
         <v>0.875</v>
       </c>
       <c r="P52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="Q52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="R52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>18</v>
       </c>
       <c r="B53" t="s">
         <v>19</v>
       </c>
       <c r="C53" t="s">
         <v>20</v>
       </c>
       <c r="D53" t="s">
         <v>21</v>
       </c>
       <c r="E53">
         <v>4</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="H53" t="s">
         <v>24</v>
       </c>
       <c r="I53" t="s">
         <v>18</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53" t="s">
         <v>28</v>
       </c>
       <c r="N53">
         <v>305</v>
       </c>
       <c r="O53">
         <v>0.875</v>
       </c>
       <c r="P53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="Q53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="R53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>18</v>
       </c>
       <c r="B54" t="s">
         <v>19</v>
       </c>
       <c r="C54" t="s">
         <v>20</v>
       </c>
       <c r="D54" t="s">
         <v>21</v>
       </c>
       <c r="E54">
         <v>4</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>24</v>
       </c>
       <c r="I54" t="s">
         <v>18</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54" t="s">
         <v>28</v>
       </c>
       <c r="N54">
         <v>305</v>
       </c>
       <c r="O54">
         <v>0.875</v>
       </c>
       <c r="P54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="Q54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="R54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>18</v>
       </c>
       <c r="B55" t="s">
         <v>19</v>
       </c>
       <c r="C55" t="s">
         <v>20</v>
       </c>
       <c r="D55" t="s">
         <v>21</v>
       </c>
       <c r="E55">
         <v>4</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55" t="s">
         <v>24</v>
       </c>
       <c r="I55" t="s">
         <v>18</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55" t="s">
         <v>28</v>
       </c>
       <c r="N55">
         <v>305</v>
       </c>
       <c r="O55">
         <v>0.875</v>
       </c>
       <c r="P55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="Q55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="R55" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" t="s">
         <v>19</v>
       </c>
       <c r="C56" t="s">
         <v>20</v>
       </c>
       <c r="D56" t="s">
         <v>21</v>
       </c>
       <c r="E56">
         <v>4</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
@@ -6403,838 +16006,838 @@
       <c r="H56" t="s">
         <v>24</v>
       </c>
       <c r="I56" t="s">
         <v>18</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56" t="s">
         <v>28</v>
       </c>
       <c r="N56">
         <v>305</v>
       </c>
       <c r="O56">
         <v>0.875</v>
       </c>
       <c r="P56" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="Q56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="R56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>18</v>
       </c>
       <c r="B57" t="s">
         <v>19</v>
       </c>
       <c r="C57" t="s">
         <v>20</v>
       </c>
       <c r="D57" t="s">
         <v>21</v>
       </c>
       <c r="E57">
         <v>4</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="H57" t="s">
         <v>24</v>
       </c>
       <c r="I57" t="s">
         <v>18</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57" t="s">
         <v>28</v>
       </c>
       <c r="N57">
         <v>305</v>
       </c>
       <c r="O57">
         <v>0.875</v>
       </c>
       <c r="P57" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="Q57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="R57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="58" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>18</v>
       </c>
       <c r="B58" t="s">
         <v>19</v>
       </c>
       <c r="C58" t="s">
         <v>20</v>
       </c>
       <c r="D58" t="s">
         <v>21</v>
       </c>
       <c r="E58">
         <v>4</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="H58" t="s">
         <v>24</v>
       </c>
       <c r="I58" t="s">
         <v>18</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58" t="s">
         <v>28</v>
       </c>
       <c r="N58">
         <v>305</v>
       </c>
       <c r="O58">
         <v>0.875</v>
       </c>
       <c r="P58" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="Q58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="R58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>18</v>
       </c>
       <c r="B59" t="s">
         <v>19</v>
       </c>
       <c r="C59" t="s">
         <v>20</v>
       </c>
       <c r="D59" t="s">
         <v>21</v>
       </c>
       <c r="E59">
         <v>4</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59" t="s">
         <v>24</v>
       </c>
       <c r="I59" t="s">
         <v>18</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59" t="s">
         <v>28</v>
       </c>
       <c r="N59">
         <v>305</v>
       </c>
       <c r="O59">
         <v>0.875</v>
       </c>
       <c r="P59" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="Q59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="R59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>18</v>
       </c>
       <c r="B60" t="s">
         <v>19</v>
       </c>
       <c r="C60" t="s">
         <v>20</v>
       </c>
       <c r="D60" t="s">
         <v>21</v>
       </c>
       <c r="E60">
         <v>4</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>24</v>
       </c>
       <c r="I60" t="s">
         <v>18</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60" t="s">
         <v>28</v>
       </c>
       <c r="N60">
         <v>305</v>
       </c>
       <c r="O60">
         <v>0.875</v>
       </c>
       <c r="P60" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="Q60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="R60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="61" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>18</v>
       </c>
       <c r="B61" t="s">
         <v>19</v>
       </c>
       <c r="C61" t="s">
         <v>20</v>
       </c>
       <c r="D61" t="s">
         <v>21</v>
       </c>
       <c r="E61">
         <v>4</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="H61" t="s">
         <v>24</v>
       </c>
       <c r="I61" t="s">
         <v>18</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61" t="s">
         <v>28</v>
       </c>
       <c r="N61">
         <v>305</v>
       </c>
       <c r="O61">
         <v>0.875</v>
       </c>
       <c r="P61" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="Q61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="R61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>18</v>
       </c>
       <c r="B62" t="s">
         <v>19</v>
       </c>
       <c r="C62" t="s">
         <v>20</v>
       </c>
       <c r="D62" t="s">
         <v>21</v>
       </c>
       <c r="E62">
         <v>4</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="H62" t="s">
         <v>24</v>
       </c>
       <c r="I62" t="s">
         <v>18</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62" t="s">
         <v>28</v>
       </c>
       <c r="N62">
         <v>305</v>
       </c>
       <c r="O62">
         <v>0.875</v>
       </c>
       <c r="P62" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="R62" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>18</v>
       </c>
       <c r="B63" t="s">
         <v>19</v>
       </c>
       <c r="C63" t="s">
         <v>20</v>
       </c>
       <c r="D63" t="s">
         <v>21</v>
       </c>
       <c r="E63">
         <v>4</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="H63" t="s">
         <v>24</v>
       </c>
       <c r="I63" t="s">
         <v>18</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63" t="s">
         <v>28</v>
       </c>
       <c r="N63">
         <v>305</v>
       </c>
       <c r="O63">
         <v>0.875</v>
       </c>
       <c r="P63" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="Q63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="R63" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="64" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>18</v>
       </c>
       <c r="B64" t="s">
         <v>19</v>
       </c>
       <c r="C64" t="s">
         <v>20</v>
       </c>
       <c r="D64" t="s">
         <v>21</v>
       </c>
       <c r="E64">
         <v>4</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="H64" t="s">
         <v>24</v>
       </c>
       <c r="I64" t="s">
         <v>18</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64" t="s">
         <v>28</v>
       </c>
       <c r="N64">
         <v>305</v>
       </c>
       <c r="O64">
         <v>0.875</v>
       </c>
       <c r="P64" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="Q64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="R64" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="65" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>18</v>
       </c>
       <c r="B65" t="s">
         <v>19</v>
       </c>
       <c r="C65" t="s">
         <v>20</v>
       </c>
       <c r="D65" t="s">
         <v>21</v>
       </c>
       <c r="E65">
         <v>4</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="H65" t="s">
         <v>24</v>
       </c>
       <c r="I65" t="s">
         <v>18</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65" t="s">
         <v>28</v>
       </c>
       <c r="N65">
         <v>305</v>
       </c>
       <c r="O65">
         <v>0.875</v>
       </c>
       <c r="P65" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="Q65" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="R65" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>18</v>
       </c>
       <c r="B66" t="s">
         <v>19</v>
       </c>
       <c r="C66" t="s">
         <v>20</v>
       </c>
       <c r="D66" t="s">
         <v>21</v>
       </c>
       <c r="E66">
         <v>4</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66" t="s">
         <v>24</v>
       </c>
       <c r="I66" t="s">
         <v>18</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66" t="s">
         <v>28</v>
       </c>
       <c r="N66">
         <v>305</v>
       </c>
       <c r="O66">
         <v>0.875</v>
       </c>
       <c r="P66" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="Q66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="R66" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="67" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>18</v>
       </c>
       <c r="B67" t="s">
         <v>19</v>
       </c>
       <c r="C67" t="s">
         <v>20</v>
       </c>
       <c r="D67" t="s">
         <v>21</v>
       </c>
       <c r="E67">
         <v>4</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="H67" t="s">
         <v>24</v>
       </c>
       <c r="I67" t="s">
         <v>18</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67" t="s">
         <v>28</v>
       </c>
       <c r="N67">
         <v>305</v>
       </c>
       <c r="O67">
         <v>0.875</v>
       </c>
       <c r="P67" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="Q67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="R67" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="68" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>18</v>
       </c>
       <c r="B68" t="s">
         <v>19</v>
       </c>
       <c r="C68" t="s">
         <v>20</v>
       </c>
       <c r="D68" t="s">
         <v>21</v>
       </c>
       <c r="E68">
         <v>4</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="H68" t="s">
         <v>24</v>
       </c>
       <c r="I68" t="s">
         <v>18</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68" t="s">
         <v>28</v>
       </c>
       <c r="N68">
         <v>305</v>
       </c>
       <c r="O68">
         <v>0.875</v>
       </c>
       <c r="P68" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="Q68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="R68" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="69" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>18</v>
       </c>
       <c r="B69" t="s">
         <v>19</v>
       </c>
       <c r="C69" t="s">
         <v>20</v>
       </c>
       <c r="D69" t="s">
         <v>21</v>
       </c>
       <c r="E69">
         <v>4</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="H69" t="s">
         <v>24</v>
       </c>
       <c r="I69" t="s">
         <v>18</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69" t="s">
         <v>28</v>
       </c>
       <c r="N69">
         <v>305</v>
       </c>
       <c r="O69">
         <v>0.875</v>
       </c>
       <c r="P69" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="Q69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="R69" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="70" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>18</v>
       </c>
       <c r="B70" t="s">
         <v>19</v>
       </c>
       <c r="C70" t="s">
         <v>20</v>
       </c>
       <c r="D70" t="s">
         <v>21</v>
       </c>
       <c r="E70">
         <v>4</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="H70" t="s">
         <v>24</v>
       </c>
       <c r="I70" t="s">
         <v>18</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70" t="s">
         <v>28</v>
       </c>
       <c r="N70">
         <v>305</v>
       </c>
       <c r="O70">
         <v>0.875</v>
       </c>
       <c r="P70" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="Q70" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="R70" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="71" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>18</v>
       </c>
       <c r="B71" t="s">
         <v>19</v>
       </c>
       <c r="C71" t="s">
         <v>20</v>
       </c>
       <c r="D71" t="s">
         <v>21</v>
       </c>
       <c r="E71">
         <v>4</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
@@ -7243,2966 +16846,2966 @@
       <c r="H71" t="s">
         <v>24</v>
       </c>
       <c r="I71" t="s">
         <v>18</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71" t="s">
         <v>28</v>
       </c>
       <c r="N71">
         <v>305</v>
       </c>
       <c r="O71">
         <v>0.875</v>
       </c>
       <c r="P71" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="Q71" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="R71" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="72" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>18</v>
       </c>
       <c r="B72" t="s">
         <v>19</v>
       </c>
       <c r="C72" t="s">
         <v>20</v>
       </c>
       <c r="D72" t="s">
         <v>21</v>
       </c>
       <c r="E72">
         <v>4</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="H72" t="s">
         <v>24</v>
       </c>
       <c r="I72" t="s">
         <v>18</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72" t="s">
         <v>28</v>
       </c>
       <c r="N72">
         <v>305</v>
       </c>
       <c r="O72">
         <v>0.875</v>
       </c>
       <c r="P72" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="Q72" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="R72" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="73" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>18</v>
       </c>
       <c r="B73" t="s">
         <v>19</v>
       </c>
       <c r="C73" t="s">
         <v>20</v>
       </c>
       <c r="D73" t="s">
         <v>21</v>
       </c>
       <c r="E73">
         <v>4</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="H73" t="s">
         <v>24</v>
       </c>
       <c r="I73" t="s">
         <v>18</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73" t="s">
         <v>28</v>
       </c>
       <c r="N73">
         <v>305</v>
       </c>
       <c r="O73">
         <v>0.875</v>
       </c>
       <c r="P73" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q73" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="R73" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="74" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>18</v>
       </c>
       <c r="B74" t="s">
         <v>19</v>
       </c>
       <c r="C74" t="s">
         <v>20</v>
       </c>
       <c r="D74" t="s">
         <v>21</v>
       </c>
       <c r="E74">
         <v>4</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="H74" t="s">
         <v>24</v>
       </c>
       <c r="I74" t="s">
         <v>18</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74" t="s">
         <v>28</v>
       </c>
       <c r="N74">
         <v>305</v>
       </c>
       <c r="O74">
         <v>0.875</v>
       </c>
       <c r="P74" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="Q74" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="R74" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="75" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>18</v>
       </c>
       <c r="B75" t="s">
         <v>19</v>
       </c>
       <c r="C75" t="s">
         <v>20</v>
       </c>
       <c r="D75" t="s">
         <v>21</v>
       </c>
       <c r="E75">
         <v>4</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="H75" t="s">
         <v>24</v>
       </c>
       <c r="I75" t="s">
         <v>18</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75" t="s">
         <v>28</v>
       </c>
       <c r="N75">
         <v>305</v>
       </c>
       <c r="O75">
         <v>0.875</v>
       </c>
       <c r="P75" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="Q75" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="R75" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="76" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>18</v>
       </c>
       <c r="B76" t="s">
         <v>19</v>
       </c>
       <c r="C76" t="s">
         <v>20</v>
       </c>
       <c r="D76" t="s">
         <v>21</v>
       </c>
       <c r="E76">
         <v>4</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="H76" t="s">
         <v>24</v>
       </c>
       <c r="I76" t="s">
         <v>18</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76" t="s">
         <v>28</v>
       </c>
       <c r="N76">
         <v>305</v>
       </c>
       <c r="O76">
         <v>0.875</v>
       </c>
       <c r="P76" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="Q76" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="R76" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>18</v>
       </c>
       <c r="B77" t="s">
         <v>19</v>
       </c>
       <c r="C77" t="s">
         <v>20</v>
       </c>
       <c r="D77" t="s">
         <v>21</v>
       </c>
       <c r="E77">
         <v>4</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77" t="s">
         <v>24</v>
       </c>
       <c r="I77" t="s">
         <v>18</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77" t="s">
         <v>28</v>
       </c>
       <c r="N77">
         <v>305</v>
       </c>
       <c r="O77">
         <v>0.875</v>
       </c>
       <c r="P77" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="Q77" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="R77" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="78" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>18</v>
       </c>
       <c r="B78" t="s">
         <v>19</v>
       </c>
       <c r="C78" t="s">
         <v>20</v>
       </c>
       <c r="D78" t="s">
         <v>21</v>
       </c>
       <c r="E78">
         <v>4</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="H78" t="s">
         <v>24</v>
       </c>
       <c r="I78" t="s">
         <v>18</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78" t="s">
         <v>28</v>
       </c>
       <c r="N78">
         <v>305</v>
       </c>
       <c r="O78">
         <v>0.875</v>
       </c>
       <c r="P78" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="Q78" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="R78" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="79" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>18</v>
       </c>
       <c r="B79" t="s">
         <v>19</v>
       </c>
       <c r="C79" t="s">
         <v>20</v>
       </c>
       <c r="D79" t="s">
         <v>21</v>
       </c>
       <c r="E79">
         <v>4</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="H79" t="s">
         <v>24</v>
       </c>
       <c r="I79" t="s">
         <v>18</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79" t="s">
         <v>28</v>
       </c>
       <c r="N79">
         <v>305</v>
       </c>
       <c r="O79">
         <v>0.875</v>
       </c>
       <c r="P79" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Q79" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="R79" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="80" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>18</v>
       </c>
       <c r="B80" t="s">
         <v>19</v>
       </c>
       <c r="C80" t="s">
         <v>20</v>
       </c>
       <c r="D80" t="s">
         <v>21</v>
       </c>
       <c r="E80">
         <v>4</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="H80" t="s">
         <v>24</v>
       </c>
       <c r="I80" t="s">
         <v>18</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80" t="s">
         <v>28</v>
       </c>
       <c r="N80">
         <v>305</v>
       </c>
       <c r="O80">
         <v>0.875</v>
       </c>
       <c r="P80" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="Q80" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="R80" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="81" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>18</v>
       </c>
       <c r="B81" t="s">
         <v>19</v>
       </c>
       <c r="C81" t="s">
         <v>20</v>
       </c>
       <c r="D81" t="s">
         <v>21</v>
       </c>
       <c r="E81">
         <v>4</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="H81" t="s">
         <v>24</v>
       </c>
       <c r="I81" t="s">
         <v>18</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81" t="s">
         <v>28</v>
       </c>
       <c r="N81">
         <v>305</v>
       </c>
       <c r="O81">
         <v>0.875</v>
       </c>
       <c r="P81" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="Q81" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="R81" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="82" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>18</v>
       </c>
       <c r="B82" t="s">
         <v>19</v>
       </c>
       <c r="C82" t="s">
         <v>20</v>
       </c>
       <c r="D82" t="s">
         <v>21</v>
       </c>
       <c r="E82">
         <v>4</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="H82" t="s">
         <v>24</v>
       </c>
       <c r="I82" t="s">
         <v>18</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82" t="s">
         <v>28</v>
       </c>
       <c r="N82">
         <v>305</v>
       </c>
       <c r="O82">
         <v>0.875</v>
       </c>
       <c r="P82" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="Q82" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="R82" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="83" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>18</v>
       </c>
       <c r="B83" t="s">
         <v>19</v>
       </c>
       <c r="C83" t="s">
         <v>20</v>
       </c>
       <c r="D83" t="s">
         <v>21</v>
       </c>
       <c r="E83">
         <v>4</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="H83" t="s">
         <v>24</v>
       </c>
       <c r="I83" t="s">
         <v>18</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83" t="s">
         <v>28</v>
       </c>
       <c r="N83">
         <v>305</v>
       </c>
       <c r="O83">
         <v>0.875</v>
       </c>
       <c r="P83" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="Q83" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="R83" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="84" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>18</v>
       </c>
       <c r="B84" t="s">
         <v>19</v>
       </c>
       <c r="C84" t="s">
         <v>20</v>
       </c>
       <c r="D84" t="s">
         <v>21</v>
       </c>
       <c r="E84">
         <v>4</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="H84" t="s">
         <v>24</v>
       </c>
       <c r="I84" t="s">
         <v>18</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84" t="s">
         <v>28</v>
       </c>
       <c r="N84">
         <v>305</v>
       </c>
       <c r="O84">
         <v>0.875</v>
       </c>
       <c r="P84" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="Q84" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="R84" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="85" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>18</v>
       </c>
       <c r="B85" t="s">
         <v>19</v>
       </c>
       <c r="C85" t="s">
         <v>20</v>
       </c>
       <c r="D85" t="s">
         <v>21</v>
       </c>
       <c r="E85">
         <v>4</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85" t="s">
         <v>24</v>
       </c>
       <c r="I85" t="s">
         <v>18</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85" t="s">
         <v>28</v>
       </c>
       <c r="N85">
         <v>305</v>
       </c>
       <c r="O85">
         <v>0.875</v>
       </c>
       <c r="P85" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="Q85" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="R85" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="86" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>18</v>
       </c>
       <c r="B86" t="s">
         <v>19</v>
       </c>
       <c r="C86" t="s">
         <v>20</v>
       </c>
       <c r="D86" t="s">
         <v>21</v>
       </c>
       <c r="E86">
         <v>4</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="H86" t="s">
         <v>24</v>
       </c>
       <c r="I86" t="s">
         <v>18</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86" t="s">
         <v>28</v>
       </c>
       <c r="N86">
         <v>305</v>
       </c>
       <c r="O86">
         <v>0.875</v>
       </c>
       <c r="P86" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="Q86" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="R86" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="87" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>18</v>
       </c>
       <c r="B87" t="s">
         <v>19</v>
       </c>
       <c r="C87" t="s">
         <v>20</v>
       </c>
       <c r="D87" t="s">
         <v>21</v>
       </c>
       <c r="E87">
         <v>4</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
         <v>23</v>
       </c>
       <c r="H87" t="s">
         <v>24</v>
       </c>
       <c r="I87" t="s">
         <v>18</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87" t="s">
         <v>28</v>
       </c>
       <c r="N87">
         <v>305</v>
       </c>
       <c r="O87">
         <v>0.875</v>
       </c>
       <c r="P87" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="Q87" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="R87" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="88" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>18</v>
       </c>
       <c r="B88" t="s">
         <v>19</v>
       </c>
       <c r="C88" t="s">
         <v>20</v>
       </c>
       <c r="D88" t="s">
         <v>21</v>
       </c>
       <c r="E88">
         <v>4</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="H88" t="s">
         <v>24</v>
       </c>
       <c r="I88" t="s">
         <v>18</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88" t="s">
         <v>28</v>
       </c>
       <c r="N88">
         <v>305</v>
       </c>
       <c r="O88">
         <v>0.875</v>
       </c>
       <c r="P88" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="Q88" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="R88" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="89" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>18</v>
       </c>
       <c r="B89" t="s">
         <v>19</v>
       </c>
       <c r="C89" t="s">
         <v>20</v>
       </c>
       <c r="D89" t="s">
         <v>21</v>
       </c>
       <c r="E89">
         <v>4</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="H89" t="s">
         <v>24</v>
       </c>
       <c r="I89" t="s">
         <v>18</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89" t="s">
         <v>28</v>
       </c>
       <c r="N89">
         <v>305</v>
       </c>
       <c r="O89">
         <v>0.875</v>
       </c>
       <c r="P89" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="Q89" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="R89" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="90" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>18</v>
       </c>
       <c r="B90" t="s">
         <v>19</v>
       </c>
       <c r="C90" t="s">
         <v>20</v>
       </c>
       <c r="D90" t="s">
         <v>21</v>
       </c>
       <c r="E90">
         <v>4</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="H90" t="s">
         <v>24</v>
       </c>
       <c r="I90" t="s">
         <v>18</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90" t="s">
         <v>28</v>
       </c>
       <c r="N90">
         <v>305</v>
       </c>
       <c r="O90">
         <v>0.875</v>
       </c>
       <c r="P90" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="Q90" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="R90" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="91" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>18</v>
       </c>
       <c r="B91" t="s">
         <v>19</v>
       </c>
       <c r="C91" t="s">
         <v>20</v>
       </c>
       <c r="D91" t="s">
         <v>21</v>
       </c>
       <c r="E91">
         <v>4</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="H91" t="s">
         <v>24</v>
       </c>
       <c r="I91" t="s">
         <v>18</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91" t="s">
         <v>28</v>
       </c>
       <c r="N91">
         <v>305</v>
       </c>
       <c r="O91">
         <v>0.875</v>
       </c>
       <c r="P91" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="Q91" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="R91" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="92" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>18</v>
       </c>
       <c r="B92" t="s">
         <v>19</v>
       </c>
       <c r="C92" t="s">
         <v>20</v>
       </c>
       <c r="D92" t="s">
         <v>21</v>
       </c>
       <c r="E92">
         <v>4</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="H92" t="s">
         <v>24</v>
       </c>
       <c r="I92" t="s">
         <v>18</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92" t="s">
         <v>28</v>
       </c>
       <c r="N92">
         <v>305</v>
       </c>
       <c r="O92">
         <v>0.875</v>
       </c>
       <c r="P92" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="Q92" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="R92" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="93" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>18</v>
       </c>
       <c r="B93" t="s">
         <v>19</v>
       </c>
       <c r="C93" t="s">
         <v>20</v>
       </c>
       <c r="D93" t="s">
         <v>21</v>
       </c>
       <c r="E93">
         <v>4</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="H93" t="s">
         <v>24</v>
       </c>
       <c r="I93" t="s">
         <v>18</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
         <v>26</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93" t="s">
         <v>28</v>
       </c>
       <c r="N93">
         <v>305</v>
       </c>
       <c r="O93">
         <v>0.875</v>
       </c>
       <c r="P93" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="Q93" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="R93" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="94" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>18</v>
       </c>
       <c r="B94" t="s">
         <v>19</v>
       </c>
       <c r="C94" t="s">
         <v>20</v>
       </c>
       <c r="D94" t="s">
         <v>21</v>
       </c>
       <c r="E94">
         <v>4</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="H94" t="s">
         <v>24</v>
       </c>
       <c r="I94" t="s">
         <v>18</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94" t="s">
         <v>28</v>
       </c>
       <c r="N94">
         <v>305</v>
       </c>
       <c r="O94">
         <v>0.875</v>
       </c>
       <c r="P94" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="Q94" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="R94" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="95" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>18</v>
       </c>
       <c r="B95" t="s">
         <v>19</v>
       </c>
       <c r="C95" t="s">
         <v>20</v>
       </c>
       <c r="D95" t="s">
         <v>21</v>
       </c>
       <c r="E95">
         <v>4</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
         <v>23</v>
       </c>
       <c r="H95" t="s">
         <v>24</v>
       </c>
       <c r="I95" t="s">
         <v>18</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95" t="s">
         <v>28</v>
       </c>
       <c r="N95">
         <v>305</v>
       </c>
       <c r="O95">
         <v>0.875</v>
       </c>
       <c r="P95" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="Q95" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="R95" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="96" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>18</v>
       </c>
       <c r="B96" t="s">
         <v>19</v>
       </c>
       <c r="C96" t="s">
         <v>20</v>
       </c>
       <c r="D96" t="s">
         <v>21</v>
       </c>
       <c r="E96">
         <v>4</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="H96" t="s">
         <v>24</v>
       </c>
       <c r="I96" t="s">
         <v>18</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
         <v>26</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96" t="s">
         <v>28</v>
       </c>
       <c r="N96">
         <v>305</v>
       </c>
       <c r="O96">
         <v>0.875</v>
       </c>
       <c r="P96" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="Q96" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="R96" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="97" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>18</v>
       </c>
       <c r="B97" t="s">
         <v>19</v>
       </c>
       <c r="C97" t="s">
         <v>20</v>
       </c>
       <c r="D97" t="s">
         <v>21</v>
       </c>
       <c r="E97">
         <v>4</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="H97" t="s">
         <v>24</v>
       </c>
       <c r="I97" t="s">
         <v>18</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97" t="s">
         <v>28</v>
       </c>
       <c r="N97">
         <v>305</v>
       </c>
       <c r="O97">
         <v>0.875</v>
       </c>
       <c r="P97" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="Q97" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="R97" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="98" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>18</v>
       </c>
       <c r="B98" t="s">
         <v>19</v>
       </c>
       <c r="C98" t="s">
         <v>20</v>
       </c>
       <c r="D98" t="s">
         <v>21</v>
       </c>
       <c r="E98">
         <v>4</v>
       </c>
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="H98" t="s">
         <v>24</v>
       </c>
       <c r="I98" t="s">
         <v>18</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98" t="s">
         <v>28</v>
       </c>
       <c r="N98">
         <v>305</v>
       </c>
       <c r="O98">
         <v>0.875</v>
       </c>
       <c r="P98" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="Q98" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="R98" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="99" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>18</v>
       </c>
       <c r="B99" t="s">
         <v>19</v>
       </c>
       <c r="C99" t="s">
         <v>20</v>
       </c>
       <c r="D99" t="s">
         <v>21</v>
       </c>
       <c r="E99">
         <v>4</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="H99" t="s">
         <v>24</v>
       </c>
       <c r="I99" t="s">
         <v>18</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99" t="s">
         <v>28</v>
       </c>
       <c r="N99">
         <v>305</v>
       </c>
       <c r="O99">
         <v>0.875</v>
       </c>
       <c r="P99" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="Q99" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="R99" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="100" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>18</v>
       </c>
       <c r="B100" t="s">
         <v>19</v>
       </c>
       <c r="C100" t="s">
         <v>20</v>
       </c>
       <c r="D100" t="s">
         <v>21</v>
       </c>
       <c r="E100">
         <v>4</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="H100" t="s">
         <v>24</v>
       </c>
       <c r="I100" t="s">
         <v>18</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100" t="s">
         <v>28</v>
       </c>
       <c r="N100">
         <v>305</v>
       </c>
       <c r="O100">
         <v>0.875</v>
       </c>
       <c r="P100" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="Q100" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="R100" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="101" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>18</v>
       </c>
       <c r="B101" t="s">
         <v>19</v>
       </c>
       <c r="C101" t="s">
         <v>20</v>
       </c>
       <c r="D101" t="s">
         <v>21</v>
       </c>
       <c r="E101">
         <v>4</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="H101" t="s">
         <v>24</v>
       </c>
       <c r="I101" t="s">
         <v>18</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101" t="s">
         <v>28</v>
       </c>
       <c r="N101">
         <v>305</v>
       </c>
       <c r="O101">
         <v>0.875</v>
       </c>
       <c r="P101" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="Q101" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="R101" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="102" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>18</v>
       </c>
       <c r="B102" t="s">
         <v>19</v>
       </c>
       <c r="C102" t="s">
         <v>20</v>
       </c>
       <c r="D102" t="s">
         <v>21</v>
       </c>
       <c r="E102">
         <v>4</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="H102" t="s">
         <v>24</v>
       </c>
       <c r="I102" t="s">
         <v>18</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102" t="s">
         <v>28</v>
       </c>
       <c r="N102">
         <v>305</v>
       </c>
       <c r="O102">
         <v>0.875</v>
       </c>
       <c r="P102" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="Q102" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="R102" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="103" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>18</v>
       </c>
       <c r="B103" t="s">
         <v>19</v>
       </c>
       <c r="C103" t="s">
         <v>20</v>
       </c>
       <c r="D103" t="s">
         <v>21</v>
       </c>
       <c r="E103">
         <v>4</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="H103" t="s">
         <v>24</v>
       </c>
       <c r="I103" t="s">
         <v>18</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103" t="s">
         <v>28</v>
       </c>
       <c r="N103">
         <v>305</v>
       </c>
       <c r="O103">
         <v>0.875</v>
       </c>
       <c r="P103" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="Q103" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="R103" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="104" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>18</v>
       </c>
       <c r="B104" t="s">
         <v>19</v>
       </c>
       <c r="C104" t="s">
         <v>20</v>
       </c>
       <c r="D104" t="s">
         <v>21</v>
       </c>
       <c r="E104">
         <v>4</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="H104" t="s">
         <v>24</v>
       </c>
       <c r="I104" t="s">
         <v>18</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104" t="s">
         <v>28</v>
       </c>
       <c r="N104">
         <v>305</v>
       </c>
       <c r="O104">
         <v>0.875</v>
       </c>
       <c r="P104" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="Q104" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="R104" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="105" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>18</v>
       </c>
       <c r="B105" t="s">
         <v>19</v>
       </c>
       <c r="C105" t="s">
         <v>20</v>
       </c>
       <c r="D105" t="s">
         <v>21</v>
       </c>
       <c r="E105">
         <v>4</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105" t="s">
         <v>23</v>
       </c>
       <c r="H105" t="s">
         <v>24</v>
       </c>
       <c r="I105" t="s">
         <v>18</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105" t="s">
         <v>28</v>
       </c>
       <c r="N105">
         <v>305</v>
       </c>
       <c r="O105">
         <v>0.875</v>
       </c>
       <c r="P105" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="Q105" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="R105" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="106" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>18</v>
       </c>
       <c r="B106" t="s">
         <v>19</v>
       </c>
       <c r="C106" t="s">
         <v>20</v>
       </c>
       <c r="D106" t="s">
         <v>21</v>
       </c>
       <c r="E106">
         <v>4</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="H106" t="s">
         <v>24</v>
       </c>
       <c r="I106" t="s">
         <v>18</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>26</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106" t="s">
         <v>28</v>
       </c>
       <c r="N106">
         <v>305</v>
       </c>
       <c r="O106">
         <v>0.875</v>
       </c>
       <c r="P106" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="Q106" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="R106" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="107" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>18</v>
       </c>
       <c r="B107" t="s">
         <v>19</v>
       </c>
       <c r="C107" t="s">
         <v>20</v>
       </c>
       <c r="D107" t="s">
         <v>21</v>
       </c>
       <c r="E107">
         <v>4</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
       <c r="G107" t="s">
         <v>23</v>
       </c>
       <c r="H107" t="s">
         <v>24</v>
       </c>
       <c r="I107" t="s">
         <v>18</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107" t="s">
         <v>26</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107" t="s">
         <v>28</v>
       </c>
       <c r="N107">
         <v>305</v>
       </c>
       <c r="O107">
         <v>0.875</v>
       </c>
       <c r="P107" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="Q107" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="R107" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="108" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>18</v>
       </c>
       <c r="B108" t="s">
         <v>19</v>
       </c>
       <c r="C108" t="s">
         <v>20</v>
       </c>
       <c r="D108" t="s">
         <v>21</v>
       </c>
       <c r="E108">
         <v>4</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="H108" t="s">
         <v>24</v>
       </c>
       <c r="I108" t="s">
         <v>18</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108" t="s">
         <v>28</v>
       </c>
       <c r="N108">
         <v>305</v>
       </c>
       <c r="O108">
         <v>0.875</v>
       </c>
       <c r="P108" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="Q108" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="R108" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="109" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>18</v>
       </c>
       <c r="B109" t="s">
         <v>19</v>
       </c>
       <c r="C109" t="s">
         <v>20</v>
       </c>
       <c r="D109" t="s">
         <v>21</v>
       </c>
       <c r="E109">
         <v>4</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="H109" t="s">
         <v>24</v>
       </c>
       <c r="I109" t="s">
         <v>18</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109" t="s">
         <v>28</v>
       </c>
       <c r="N109">
         <v>305</v>
       </c>
       <c r="O109">
         <v>0.875</v>
       </c>
       <c r="P109" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="Q109" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="R109" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="110" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>18</v>
       </c>
       <c r="B110" t="s">
         <v>19</v>
       </c>
       <c r="C110" t="s">
         <v>20</v>
       </c>
       <c r="D110" t="s">
         <v>21</v>
       </c>
       <c r="E110">
         <v>4</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110" t="s">
         <v>23</v>
       </c>
       <c r="H110" t="s">
         <v>24</v>
       </c>
       <c r="I110" t="s">
         <v>18</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110" t="s">
         <v>28</v>
       </c>
       <c r="N110">
         <v>305</v>
       </c>
       <c r="O110">
         <v>0.875</v>
       </c>
       <c r="P110" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="Q110" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="R110" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="111" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>18</v>
       </c>
       <c r="B111" t="s">
         <v>19</v>
       </c>
       <c r="C111" t="s">
         <v>20</v>
       </c>
       <c r="D111" t="s">
         <v>21</v>
       </c>
       <c r="E111">
         <v>4</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="H111" t="s">
         <v>24</v>
       </c>
       <c r="I111" t="s">
         <v>18</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>26</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111" t="s">
         <v>28</v>
       </c>
       <c r="N111">
         <v>305</v>
       </c>
       <c r="O111">
         <v>0.875</v>
       </c>
       <c r="P111" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="Q111" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="R111" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="112" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>18</v>
       </c>
       <c r="B112" t="s">
         <v>19</v>
       </c>
       <c r="C112" t="s">
         <v>20</v>
       </c>
       <c r="D112" t="s">
         <v>21</v>
       </c>
       <c r="E112">
         <v>4</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112" t="s">
         <v>23</v>
       </c>
       <c r="H112" t="s">
         <v>24</v>
       </c>
       <c r="I112" t="s">
         <v>18</v>
       </c>
       <c r="J112" t="s">
         <v>25</v>
       </c>
       <c r="K112" t="s">
         <v>26</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112" t="s">
         <v>28</v>
       </c>
       <c r="N112">
         <v>305</v>
       </c>
       <c r="O112">
         <v>0.875</v>
       </c>
       <c r="P112" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="Q112" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="R112" t="s">
-        <v>124</v>
+        <v>357</v>
       </c>
     </row>
     <row r="113" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>18</v>
       </c>
       <c r="B113" t="s">
         <v>19</v>
       </c>
       <c r="C113" t="s">
         <v>20</v>
       </c>
       <c r="D113" t="s">
         <v>21</v>
       </c>
       <c r="E113">
         <v>4</v>
       </c>
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113" t="s">
         <v>23</v>
       </c>
       <c r="H113" t="s">
         <v>24</v>
       </c>
       <c r="I113" t="s">
         <v>18</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
         <v>26</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113" t="s">
         <v>28</v>
       </c>
       <c r="N113">
         <v>305</v>
       </c>
       <c r="O113">
         <v>0.875</v>
       </c>
       <c r="P113" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="Q113" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="R113" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="114" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>18</v>
       </c>
       <c r="B114" t="s">
         <v>19</v>
       </c>
       <c r="C114" t="s">
         <v>20</v>
       </c>
       <c r="D114" t="s">
         <v>21</v>
       </c>
       <c r="E114">
         <v>4</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114" t="s">
         <v>23</v>
       </c>
       <c r="H114" t="s">
         <v>24</v>
       </c>
       <c r="I114" t="s">
         <v>18</v>
       </c>
       <c r="J114" t="s">
         <v>25</v>
       </c>
       <c r="K114" t="s">
         <v>26</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114" t="s">
         <v>28</v>
       </c>
       <c r="N114">
         <v>305</v>
       </c>
       <c r="O114">
         <v>0.875</v>
       </c>
       <c r="P114" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="Q114" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="R114" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="115" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>18</v>
       </c>
       <c r="B115" t="s">
         <v>19</v>
       </c>
       <c r="C115" t="s">
         <v>20</v>
       </c>
       <c r="D115" t="s">
         <v>21</v>
       </c>
       <c r="E115">
         <v>4</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="H115" t="s">
         <v>24</v>
       </c>
       <c r="I115" t="s">
         <v>18</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
         <v>26</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115" t="s">
         <v>28</v>
       </c>
       <c r="N115">
         <v>305</v>
       </c>
       <c r="O115">
         <v>0.875</v>
       </c>
       <c r="P115" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="Q115" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="R115" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="116" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>18</v>
       </c>
       <c r="B116" t="s">
         <v>19</v>
       </c>
       <c r="C116" t="s">
         <v>20</v>
       </c>
       <c r="D116" t="s">
         <v>21</v>
       </c>
       <c r="E116">
         <v>4</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116" t="s">
         <v>23</v>
       </c>
       <c r="H116" t="s">
         <v>24</v>
       </c>
       <c r="I116" t="s">
         <v>18</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116" t="s">
         <v>28</v>
       </c>
       <c r="N116">
         <v>305</v>
       </c>
       <c r="O116">
         <v>0.875</v>
       </c>
       <c r="P116" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="Q116" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="R116" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="117" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>18</v>
       </c>
       <c r="B117" t="s">
         <v>19</v>
       </c>
       <c r="C117" t="s">
         <v>20</v>
       </c>
       <c r="D117" t="s">
         <v>21</v>
       </c>
       <c r="E117">
         <v>4</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="H117" t="s">
         <v>24</v>
       </c>
       <c r="I117" t="s">
         <v>18</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117" t="s">
         <v>28</v>
       </c>
       <c r="N117">
         <v>305</v>
       </c>
       <c r="O117">
         <v>0.875</v>
       </c>
       <c r="P117" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="Q117" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="R117" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="118" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>18</v>
       </c>
       <c r="B118" t="s">
         <v>19</v>
       </c>
       <c r="C118" t="s">
         <v>20</v>
       </c>
       <c r="D118" t="s">
         <v>21</v>
       </c>
       <c r="E118">
         <v>4</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="H118" t="s">
         <v>24</v>
       </c>
       <c r="I118" t="s">
         <v>18</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
         <v>26</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118" t="s">
         <v>28</v>
       </c>
       <c r="N118">
         <v>305</v>
       </c>
       <c r="O118">
         <v>0.875</v>
       </c>
       <c r="P118" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="Q118" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="R118" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="119" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>18</v>
       </c>
       <c r="B119" t="s">
         <v>19</v>
       </c>
       <c r="C119" t="s">
         <v>20</v>
       </c>
       <c r="D119" t="s">
         <v>21</v>
       </c>
       <c r="E119">
         <v>4</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119" t="s">
         <v>23</v>
       </c>
       <c r="H119" t="s">
         <v>24</v>
       </c>
       <c r="I119" t="s">
         <v>18</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119" t="s">
         <v>28</v>
       </c>
       <c r="N119">
         <v>305</v>
       </c>
       <c r="O119">
         <v>0.875</v>
       </c>
       <c r="P119" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="Q119" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="R119" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="120" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>18</v>
       </c>
       <c r="B120" t="s">
         <v>19</v>
       </c>
       <c r="C120" t="s">
         <v>20</v>
       </c>
       <c r="D120" t="s">
         <v>21</v>
       </c>
       <c r="E120">
         <v>4</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="H120" t="s">
         <v>24</v>
       </c>
       <c r="I120" t="s">
         <v>18</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
         <v>26</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120" t="s">
         <v>28</v>
       </c>
       <c r="N120">
         <v>305</v>
       </c>
       <c r="O120">
         <v>0.875</v>
       </c>
       <c r="P120" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="Q120" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="R120" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="121" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>18</v>
       </c>
       <c r="B121" t="s">
         <v>19</v>
       </c>
       <c r="C121" t="s">
         <v>20</v>
       </c>
       <c r="D121" t="s">
         <v>21</v>
       </c>
       <c r="E121">
         <v>4</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="H121" t="s">
         <v>24</v>
       </c>
       <c r="I121" t="s">
         <v>18</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121" t="s">
         <v>28</v>
       </c>
       <c r="N121">
         <v>305</v>
       </c>
       <c r="O121">
         <v>0.875</v>
       </c>
       <c r="P121" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="Q121" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="R121" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="122" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>18</v>
       </c>
       <c r="B122" t="s">
         <v>19</v>
       </c>
       <c r="C122" t="s">
         <v>20</v>
       </c>
       <c r="D122" t="s">
         <v>21</v>
       </c>
       <c r="E122">
         <v>4</v>
       </c>
       <c r="F122" t="s">
         <v>22</v>
       </c>
       <c r="G122" t="s">
         <v>23</v>
       </c>
       <c r="H122" t="s">
         <v>24</v>
       </c>
       <c r="I122" t="s">
         <v>18</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
         <v>26</v>
       </c>
       <c r="L122" t="s">
         <v>27</v>
       </c>
       <c r="M122" t="s">
         <v>28</v>
       </c>
       <c r="N122">
         <v>305</v>
       </c>
       <c r="O122">
         <v>0.875</v>
       </c>
       <c r="P122" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="Q122" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="R122" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="123" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>18</v>
       </c>
       <c r="B123" t="s">
         <v>19</v>
       </c>
       <c r="C123" t="s">
         <v>20</v>
       </c>
       <c r="D123" t="s">
         <v>21</v>
       </c>
       <c r="E123">
         <v>4</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="H123" t="s">
         <v>24</v>
       </c>
       <c r="I123" t="s">
         <v>18</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123" t="s">
         <v>28</v>
       </c>
       <c r="N123">
         <v>305</v>
       </c>
       <c r="O123">
         <v>0.875</v>
       </c>
       <c r="P123" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="Q123" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="R123" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="124" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>18</v>
       </c>
       <c r="B124" t="s">
         <v>19</v>
       </c>
       <c r="C124" t="s">
         <v>20</v>
       </c>
       <c r="D124" t="s">
         <v>21</v>
       </c>
       <c r="E124">
         <v>4</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
       <c r="G124" t="s">
@@ -10211,726 +19814,726 @@
       <c r="H124" t="s">
         <v>24</v>
       </c>
       <c r="I124" t="s">
         <v>18</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124" t="s">
         <v>28</v>
       </c>
       <c r="N124">
         <v>305</v>
       </c>
       <c r="O124">
         <v>0.875</v>
       </c>
       <c r="P124" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="Q124" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="R124" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="125" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>18</v>
       </c>
       <c r="B125" t="s">
         <v>19</v>
       </c>
       <c r="C125" t="s">
         <v>20</v>
       </c>
       <c r="D125" t="s">
         <v>21</v>
       </c>
       <c r="E125">
         <v>4</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
       <c r="G125" t="s">
         <v>23</v>
       </c>
       <c r="H125" t="s">
         <v>24</v>
       </c>
       <c r="I125" t="s">
         <v>18</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
         <v>26</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125" t="s">
         <v>28</v>
       </c>
       <c r="N125">
         <v>305</v>
       </c>
       <c r="O125">
         <v>0.875</v>
       </c>
       <c r="P125" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="Q125" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="R125" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="126" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>18</v>
       </c>
       <c r="B126" t="s">
         <v>19</v>
       </c>
       <c r="C126" t="s">
         <v>20</v>
       </c>
       <c r="D126" t="s">
         <v>21</v>
       </c>
       <c r="E126">
         <v>4</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126" t="s">
         <v>23</v>
       </c>
       <c r="H126" t="s">
         <v>24</v>
       </c>
       <c r="I126" t="s">
         <v>18</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126" t="s">
         <v>28</v>
       </c>
       <c r="N126">
         <v>305</v>
       </c>
       <c r="O126">
         <v>0.875</v>
       </c>
       <c r="P126" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="Q126" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="R126" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="127" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>18</v>
       </c>
       <c r="B127" t="s">
         <v>19</v>
       </c>
       <c r="C127" t="s">
         <v>20</v>
       </c>
       <c r="D127" t="s">
         <v>21</v>
       </c>
       <c r="E127">
         <v>4</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127" t="s">
         <v>23</v>
       </c>
       <c r="H127" t="s">
         <v>24</v>
       </c>
       <c r="I127" t="s">
         <v>18</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127" t="s">
         <v>28</v>
       </c>
       <c r="N127">
         <v>305</v>
       </c>
       <c r="O127">
         <v>0.875</v>
       </c>
       <c r="P127" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="Q127" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="R127" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="128" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>18</v>
       </c>
       <c r="B128" t="s">
         <v>19</v>
       </c>
       <c r="C128" t="s">
         <v>20</v>
       </c>
       <c r="D128" t="s">
         <v>21</v>
       </c>
       <c r="E128">
         <v>4</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128" t="s">
         <v>23</v>
       </c>
       <c r="H128" t="s">
         <v>24</v>
       </c>
       <c r="I128" t="s">
         <v>18</v>
       </c>
       <c r="J128" t="s">
         <v>25</v>
       </c>
       <c r="K128" t="s">
         <v>26</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128" t="s">
         <v>28</v>
       </c>
       <c r="N128">
         <v>305</v>
       </c>
       <c r="O128">
         <v>0.875</v>
       </c>
       <c r="P128" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="Q128" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="R128" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="129" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>18</v>
       </c>
       <c r="B129" t="s">
         <v>19</v>
       </c>
       <c r="C129" t="s">
         <v>20</v>
       </c>
       <c r="D129" t="s">
         <v>21</v>
       </c>
       <c r="E129">
         <v>4</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129" t="s">
         <v>23</v>
       </c>
       <c r="H129" t="s">
         <v>24</v>
       </c>
       <c r="I129" t="s">
         <v>18</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
         <v>26</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129" t="s">
         <v>28</v>
       </c>
       <c r="N129">
         <v>305</v>
       </c>
       <c r="O129">
         <v>0.875</v>
       </c>
       <c r="P129" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="Q129" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="R129" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="130" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>18</v>
       </c>
       <c r="B130" t="s">
         <v>19</v>
       </c>
       <c r="C130" t="s">
         <v>20</v>
       </c>
       <c r="D130" t="s">
         <v>21</v>
       </c>
       <c r="E130">
         <v>4</v>
       </c>
       <c r="F130" t="s">
         <v>22</v>
       </c>
       <c r="G130" t="s">
         <v>23</v>
       </c>
       <c r="H130" t="s">
         <v>24</v>
       </c>
       <c r="I130" t="s">
         <v>18</v>
       </c>
       <c r="J130" t="s">
         <v>25</v>
       </c>
       <c r="K130" t="s">
         <v>26</v>
       </c>
       <c r="L130" t="s">
         <v>27</v>
       </c>
       <c r="M130" t="s">
         <v>28</v>
       </c>
       <c r="N130">
         <v>305</v>
       </c>
       <c r="O130">
         <v>0.875</v>
       </c>
       <c r="P130" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="Q130" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="R130" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="131" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>18</v>
       </c>
       <c r="B131" t="s">
         <v>19</v>
       </c>
       <c r="C131" t="s">
         <v>20</v>
       </c>
       <c r="D131" t="s">
         <v>21</v>
       </c>
       <c r="E131">
         <v>4</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131" t="s">
         <v>23</v>
       </c>
       <c r="H131" t="s">
         <v>24</v>
       </c>
       <c r="I131" t="s">
         <v>18</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131" t="s">
         <v>28</v>
       </c>
       <c r="N131">
         <v>305</v>
       </c>
       <c r="O131">
         <v>0.875</v>
       </c>
       <c r="P131" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="Q131" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="R131" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="132" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>18</v>
       </c>
       <c r="B132" t="s">
         <v>19</v>
       </c>
       <c r="C132" t="s">
         <v>20</v>
       </c>
       <c r="D132" t="s">
         <v>21</v>
       </c>
       <c r="E132">
         <v>4</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132" t="s">
         <v>23</v>
       </c>
       <c r="H132" t="s">
         <v>24</v>
       </c>
       <c r="I132" t="s">
         <v>18</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
         <v>26</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132" t="s">
         <v>28</v>
       </c>
       <c r="N132">
         <v>305</v>
       </c>
       <c r="O132">
         <v>0.875</v>
       </c>
       <c r="P132" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="Q132" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="R132" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="133" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>18</v>
       </c>
       <c r="B133" t="s">
         <v>19</v>
       </c>
       <c r="C133" t="s">
         <v>20</v>
       </c>
       <c r="D133" t="s">
         <v>21</v>
       </c>
       <c r="E133">
         <v>4</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
       <c r="G133" t="s">
         <v>23</v>
       </c>
       <c r="H133" t="s">
         <v>24</v>
       </c>
       <c r="I133" t="s">
         <v>18</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133" t="s">
         <v>26</v>
       </c>
       <c r="L133" t="s">
         <v>27</v>
       </c>
       <c r="M133" t="s">
         <v>28</v>
       </c>
       <c r="N133">
         <v>305</v>
       </c>
       <c r="O133">
         <v>0.875</v>
       </c>
       <c r="P133" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="Q133" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="R133" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="134" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>18</v>
       </c>
       <c r="B134" t="s">
         <v>19</v>
       </c>
       <c r="C134" t="s">
         <v>20</v>
       </c>
       <c r="D134" t="s">
         <v>21</v>
       </c>
       <c r="E134">
         <v>4</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134" t="s">
         <v>23</v>
       </c>
       <c r="H134" t="s">
         <v>24</v>
       </c>
       <c r="I134" t="s">
         <v>18</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
         <v>26</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134" t="s">
         <v>28</v>
       </c>
       <c r="N134">
         <v>305</v>
       </c>
       <c r="O134">
         <v>0.875</v>
       </c>
       <c r="P134" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="Q134" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="R134" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="135" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>18</v>
       </c>
       <c r="B135" t="s">
         <v>19</v>
       </c>
       <c r="C135" t="s">
         <v>20</v>
       </c>
       <c r="D135" t="s">
         <v>21</v>
       </c>
       <c r="E135">
         <v>4</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="H135" t="s">
         <v>24</v>
       </c>
       <c r="I135" t="s">
         <v>18</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135" t="s">
         <v>28</v>
       </c>
       <c r="N135">
         <v>305</v>
       </c>
       <c r="O135">
         <v>0.875</v>
       </c>
       <c r="P135" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="Q135" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="R135" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="136" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>18</v>
       </c>
       <c r="B136" t="s">
         <v>19</v>
       </c>
       <c r="C136" t="s">
         <v>20</v>
       </c>
       <c r="D136" t="s">
         <v>21</v>
       </c>
       <c r="E136">
         <v>4</v>
       </c>
       <c r="F136" t="s">
         <v>22</v>
       </c>
       <c r="G136" t="s">
         <v>23</v>
       </c>
       <c r="H136" t="s">
         <v>24</v>
       </c>
       <c r="I136" t="s">
         <v>18</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
         <v>26</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136" t="s">
         <v>28</v>
       </c>
       <c r="N136">
         <v>305</v>
       </c>
       <c r="O136">
         <v>0.875</v>
       </c>
       <c r="P136" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="Q136" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="R136" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="137" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>18</v>
       </c>
       <c r="B137" t="s">
         <v>19</v>
       </c>
       <c r="C137" t="s">
         <v>20</v>
       </c>
       <c r="D137" t="s">
         <v>21</v>
       </c>
       <c r="E137">
         <v>4</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
       <c r="G137" t="s">
@@ -10939,1902 +20542,1902 @@
       <c r="H137" t="s">
         <v>24</v>
       </c>
       <c r="I137" t="s">
         <v>18</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137" t="s">
         <v>28</v>
       </c>
       <c r="N137">
         <v>305</v>
       </c>
       <c r="O137">
         <v>0.875</v>
       </c>
       <c r="P137" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="Q137" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="R137" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="138" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>18</v>
       </c>
       <c r="B138" t="s">
         <v>19</v>
       </c>
       <c r="C138" t="s">
         <v>20</v>
       </c>
       <c r="D138" t="s">
         <v>21</v>
       </c>
       <c r="E138">
         <v>4</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138" t="s">
         <v>23</v>
       </c>
       <c r="H138" t="s">
         <v>24</v>
       </c>
       <c r="I138" t="s">
         <v>18</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138" t="s">
         <v>28</v>
       </c>
       <c r="N138">
         <v>305</v>
       </c>
       <c r="O138">
         <v>0.875</v>
       </c>
       <c r="P138" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="Q138" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="R138" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="139" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>18</v>
       </c>
       <c r="B139" t="s">
         <v>19</v>
       </c>
       <c r="C139" t="s">
         <v>20</v>
       </c>
       <c r="D139" t="s">
         <v>21</v>
       </c>
       <c r="E139">
         <v>4</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="H139" t="s">
         <v>24</v>
       </c>
       <c r="I139" t="s">
         <v>18</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139" t="s">
         <v>28</v>
       </c>
       <c r="N139">
         <v>305</v>
       </c>
       <c r="O139">
         <v>0.875</v>
       </c>
       <c r="P139" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="Q139" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="R139" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="140" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>18</v>
       </c>
       <c r="B140" t="s">
         <v>19</v>
       </c>
       <c r="C140" t="s">
         <v>20</v>
       </c>
       <c r="D140" t="s">
         <v>21</v>
       </c>
       <c r="E140">
         <v>4</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
       <c r="G140" t="s">
         <v>23</v>
       </c>
       <c r="H140" t="s">
         <v>24</v>
       </c>
       <c r="I140" t="s">
         <v>18</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
         <v>26</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140" t="s">
         <v>28</v>
       </c>
       <c r="N140">
         <v>305</v>
       </c>
       <c r="O140">
         <v>0.875</v>
       </c>
       <c r="P140" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="Q140" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="R140" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="141" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>18</v>
       </c>
       <c r="B141" t="s">
         <v>19</v>
       </c>
       <c r="C141" t="s">
         <v>20</v>
       </c>
       <c r="D141" t="s">
         <v>21</v>
       </c>
       <c r="E141">
         <v>4</v>
       </c>
       <c r="F141" t="s">
         <v>22</v>
       </c>
       <c r="G141" t="s">
         <v>23</v>
       </c>
       <c r="H141" t="s">
         <v>24</v>
       </c>
       <c r="I141" t="s">
         <v>18</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
         <v>26</v>
       </c>
       <c r="L141" t="s">
         <v>27</v>
       </c>
       <c r="M141" t="s">
         <v>28</v>
       </c>
       <c r="N141">
         <v>305</v>
       </c>
       <c r="O141">
         <v>0.875</v>
       </c>
       <c r="P141" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="Q141" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="R141" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="142" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>18</v>
       </c>
       <c r="B142" t="s">
         <v>19</v>
       </c>
       <c r="C142" t="s">
         <v>20</v>
       </c>
       <c r="D142" t="s">
         <v>21</v>
       </c>
       <c r="E142">
         <v>4</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142" t="s">
         <v>23</v>
       </c>
       <c r="H142" t="s">
         <v>24</v>
       </c>
       <c r="I142" t="s">
         <v>18</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142" t="s">
         <v>28</v>
       </c>
       <c r="N142">
         <v>305</v>
       </c>
       <c r="O142">
         <v>0.875</v>
       </c>
       <c r="P142" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="Q142" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="R142" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="143" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>18</v>
       </c>
       <c r="B143" t="s">
         <v>19</v>
       </c>
       <c r="C143" t="s">
         <v>20</v>
       </c>
       <c r="D143" t="s">
         <v>21</v>
       </c>
       <c r="E143">
         <v>4</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143" t="s">
         <v>23</v>
       </c>
       <c r="H143" t="s">
         <v>24</v>
       </c>
       <c r="I143" t="s">
         <v>18</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143" t="s">
         <v>26</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143" t="s">
         <v>28</v>
       </c>
       <c r="N143">
         <v>305</v>
       </c>
       <c r="O143">
         <v>0.875</v>
       </c>
       <c r="P143" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="Q143" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="R143" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="144" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>18</v>
       </c>
       <c r="B144" t="s">
         <v>19</v>
       </c>
       <c r="C144" t="s">
         <v>20</v>
       </c>
       <c r="D144" t="s">
         <v>21</v>
       </c>
       <c r="E144">
         <v>4</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144" t="s">
         <v>23</v>
       </c>
       <c r="H144" t="s">
         <v>24</v>
       </c>
       <c r="I144" t="s">
         <v>18</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>26</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144" t="s">
         <v>28</v>
       </c>
       <c r="N144">
         <v>305</v>
       </c>
       <c r="O144">
         <v>0.875</v>
       </c>
       <c r="P144" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="Q144" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="R144" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="145" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>18</v>
       </c>
       <c r="B145" t="s">
         <v>19</v>
       </c>
       <c r="C145" t="s">
         <v>20</v>
       </c>
       <c r="D145" t="s">
         <v>21</v>
       </c>
       <c r="E145">
         <v>4</v>
       </c>
       <c r="F145" t="s">
         <v>22</v>
       </c>
       <c r="G145" t="s">
         <v>23</v>
       </c>
       <c r="H145" t="s">
         <v>24</v>
       </c>
       <c r="I145" t="s">
         <v>18</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
         <v>26</v>
       </c>
       <c r="L145" t="s">
         <v>27</v>
       </c>
       <c r="M145" t="s">
         <v>28</v>
       </c>
       <c r="N145">
         <v>305</v>
       </c>
       <c r="O145">
         <v>0.875</v>
       </c>
       <c r="P145" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="Q145" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="R145" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="146" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>18</v>
       </c>
       <c r="B146" t="s">
         <v>19</v>
       </c>
       <c r="C146" t="s">
         <v>20</v>
       </c>
       <c r="D146" t="s">
         <v>21</v>
       </c>
       <c r="E146">
         <v>4</v>
       </c>
       <c r="F146" t="s">
         <v>22</v>
       </c>
       <c r="G146" t="s">
         <v>23</v>
       </c>
       <c r="H146" t="s">
         <v>24</v>
       </c>
       <c r="I146" t="s">
         <v>18</v>
       </c>
       <c r="J146" t="s">
         <v>25</v>
       </c>
       <c r="K146" t="s">
         <v>26</v>
       </c>
       <c r="L146" t="s">
         <v>27</v>
       </c>
       <c r="M146" t="s">
         <v>28</v>
       </c>
       <c r="N146">
         <v>305</v>
       </c>
       <c r="O146">
         <v>0.875</v>
       </c>
       <c r="P146" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="Q146" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="R146" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="147" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>18</v>
       </c>
       <c r="B147" t="s">
         <v>19</v>
       </c>
       <c r="C147" t="s">
         <v>20</v>
       </c>
       <c r="D147" t="s">
         <v>21</v>
       </c>
       <c r="E147">
         <v>4</v>
       </c>
       <c r="F147" t="s">
         <v>22</v>
       </c>
       <c r="G147" t="s">
         <v>23</v>
       </c>
       <c r="H147" t="s">
         <v>24</v>
       </c>
       <c r="I147" t="s">
         <v>18</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147" t="s">
         <v>26</v>
       </c>
       <c r="L147" t="s">
         <v>27</v>
       </c>
       <c r="M147" t="s">
         <v>28</v>
       </c>
       <c r="N147">
         <v>305</v>
       </c>
       <c r="O147">
         <v>0.875</v>
       </c>
       <c r="P147" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="Q147" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="R147" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="148" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>18</v>
       </c>
       <c r="B148" t="s">
         <v>19</v>
       </c>
       <c r="C148" t="s">
         <v>20</v>
       </c>
       <c r="D148" t="s">
         <v>21</v>
       </c>
       <c r="E148">
         <v>4</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148" t="s">
         <v>23</v>
       </c>
       <c r="H148" t="s">
         <v>24</v>
       </c>
       <c r="I148" t="s">
         <v>18</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
         <v>26</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148" t="s">
         <v>28</v>
       </c>
       <c r="N148">
         <v>305</v>
       </c>
       <c r="O148">
         <v>0.875</v>
       </c>
       <c r="P148" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="Q148" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="R148" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="149" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>18</v>
       </c>
       <c r="B149" t="s">
         <v>19</v>
       </c>
       <c r="C149" t="s">
         <v>20</v>
       </c>
       <c r="D149" t="s">
         <v>21</v>
       </c>
       <c r="E149">
         <v>4</v>
       </c>
       <c r="F149" t="s">
         <v>22</v>
       </c>
       <c r="G149" t="s">
         <v>23</v>
       </c>
       <c r="H149" t="s">
         <v>24</v>
       </c>
       <c r="I149" t="s">
         <v>18</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149" t="s">
         <v>26</v>
       </c>
       <c r="L149" t="s">
         <v>27</v>
       </c>
       <c r="M149" t="s">
         <v>28</v>
       </c>
       <c r="N149">
         <v>305</v>
       </c>
       <c r="O149">
         <v>0.875</v>
       </c>
       <c r="P149" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="Q149" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="R149" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="150" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>18</v>
       </c>
       <c r="B150" t="s">
         <v>19</v>
       </c>
       <c r="C150" t="s">
         <v>20</v>
       </c>
       <c r="D150" t="s">
         <v>21</v>
       </c>
       <c r="E150">
         <v>4</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="H150" t="s">
         <v>24</v>
       </c>
       <c r="I150" t="s">
         <v>18</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150" t="s">
         <v>26</v>
       </c>
       <c r="L150" t="s">
         <v>27</v>
       </c>
       <c r="M150" t="s">
         <v>28</v>
       </c>
       <c r="N150">
         <v>305</v>
       </c>
       <c r="O150">
         <v>0.875</v>
       </c>
       <c r="P150" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="Q150" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="R150" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="151" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>18</v>
       </c>
       <c r="B151" t="s">
         <v>19</v>
       </c>
       <c r="C151" t="s">
         <v>20</v>
       </c>
       <c r="D151" t="s">
         <v>21</v>
       </c>
       <c r="E151">
         <v>4</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="H151" t="s">
         <v>24</v>
       </c>
       <c r="I151" t="s">
         <v>18</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151" t="s">
         <v>28</v>
       </c>
       <c r="N151">
         <v>305</v>
       </c>
       <c r="O151">
         <v>0.875</v>
       </c>
       <c r="P151" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="Q151" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="R151" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="152" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>18</v>
       </c>
       <c r="B152" t="s">
         <v>19</v>
       </c>
       <c r="C152" t="s">
         <v>20</v>
       </c>
       <c r="D152" t="s">
         <v>21</v>
       </c>
       <c r="E152">
         <v>4</v>
       </c>
       <c r="F152" t="s">
         <v>22</v>
       </c>
       <c r="G152" t="s">
         <v>23</v>
       </c>
       <c r="H152" t="s">
         <v>24</v>
       </c>
       <c r="I152" t="s">
         <v>18</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152" t="s">
         <v>26</v>
       </c>
       <c r="L152" t="s">
         <v>27</v>
       </c>
       <c r="M152" t="s">
         <v>28</v>
       </c>
       <c r="N152">
         <v>305</v>
       </c>
       <c r="O152">
         <v>0.875</v>
       </c>
       <c r="P152" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="Q152" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="R152" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="153" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>18</v>
       </c>
       <c r="B153" t="s">
         <v>19</v>
       </c>
       <c r="C153" t="s">
         <v>20</v>
       </c>
       <c r="D153" t="s">
         <v>21</v>
       </c>
       <c r="E153">
         <v>4</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153" t="s">
         <v>23</v>
       </c>
       <c r="H153" t="s">
         <v>24</v>
       </c>
       <c r="I153" t="s">
         <v>18</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>26</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153" t="s">
         <v>28</v>
       </c>
       <c r="N153">
         <v>305</v>
       </c>
       <c r="O153">
         <v>0.875</v>
       </c>
       <c r="P153" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="Q153" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="R153" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="154" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>18</v>
       </c>
       <c r="B154" t="s">
         <v>19</v>
       </c>
       <c r="C154" t="s">
         <v>20</v>
       </c>
       <c r="D154" t="s">
         <v>21</v>
       </c>
       <c r="E154">
         <v>4</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
       <c r="G154" t="s">
         <v>23</v>
       </c>
       <c r="H154" t="s">
         <v>24</v>
       </c>
       <c r="I154" t="s">
         <v>18</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
         <v>26</v>
       </c>
       <c r="L154" t="s">
         <v>27</v>
       </c>
       <c r="M154" t="s">
         <v>28</v>
       </c>
       <c r="N154">
         <v>305</v>
       </c>
       <c r="O154">
         <v>0.875</v>
       </c>
       <c r="P154" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="Q154" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="R154" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="155" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>18</v>
       </c>
       <c r="B155" t="s">
         <v>19</v>
       </c>
       <c r="C155" t="s">
         <v>20</v>
       </c>
       <c r="D155" t="s">
         <v>21</v>
       </c>
       <c r="E155">
         <v>4</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="H155" t="s">
         <v>24</v>
       </c>
       <c r="I155" t="s">
         <v>18</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155" t="s">
         <v>26</v>
       </c>
       <c r="L155" t="s">
         <v>27</v>
       </c>
       <c r="M155" t="s">
         <v>28</v>
       </c>
       <c r="N155">
         <v>305</v>
       </c>
       <c r="O155">
         <v>0.875</v>
       </c>
       <c r="P155" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="Q155" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="R155" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="156" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>18</v>
       </c>
       <c r="B156" t="s">
         <v>19</v>
       </c>
       <c r="C156" t="s">
         <v>20</v>
       </c>
       <c r="D156" t="s">
         <v>21</v>
       </c>
       <c r="E156">
         <v>4</v>
       </c>
       <c r="F156" t="s">
         <v>22</v>
       </c>
       <c r="G156" t="s">
         <v>23</v>
       </c>
       <c r="H156" t="s">
         <v>24</v>
       </c>
       <c r="I156" t="s">
         <v>18</v>
       </c>
       <c r="J156" t="s">
         <v>25</v>
       </c>
       <c r="K156" t="s">
         <v>26</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156" t="s">
         <v>28</v>
       </c>
       <c r="N156">
         <v>305</v>
       </c>
       <c r="O156">
         <v>0.875</v>
       </c>
       <c r="P156" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="Q156" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="R156" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="157" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>18</v>
       </c>
       <c r="B157" t="s">
         <v>19</v>
       </c>
       <c r="C157" t="s">
         <v>20</v>
       </c>
       <c r="D157" t="s">
         <v>21</v>
       </c>
       <c r="E157">
         <v>4</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="H157" t="s">
         <v>24</v>
       </c>
       <c r="I157" t="s">
         <v>18</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
         <v>26</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157" t="s">
         <v>28</v>
       </c>
       <c r="N157">
         <v>305</v>
       </c>
       <c r="O157">
         <v>0.875</v>
       </c>
       <c r="P157" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="Q157" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="R157" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="158" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>18</v>
       </c>
       <c r="B158" t="s">
         <v>19</v>
       </c>
       <c r="C158" t="s">
         <v>20</v>
       </c>
       <c r="D158" t="s">
         <v>21</v>
       </c>
       <c r="E158">
         <v>4</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="H158" t="s">
         <v>24</v>
       </c>
       <c r="I158" t="s">
         <v>18</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
         <v>26</v>
       </c>
       <c r="L158" t="s">
         <v>27</v>
       </c>
       <c r="M158" t="s">
         <v>28</v>
       </c>
       <c r="N158">
         <v>305</v>
       </c>
       <c r="O158">
         <v>0.875</v>
       </c>
       <c r="P158" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="Q158" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="R158" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="159" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>18</v>
       </c>
       <c r="B159" t="s">
         <v>19</v>
       </c>
       <c r="C159" t="s">
         <v>20</v>
       </c>
       <c r="D159" t="s">
         <v>21</v>
       </c>
       <c r="E159">
         <v>4</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="H159" t="s">
         <v>24</v>
       </c>
       <c r="I159" t="s">
         <v>18</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
         <v>26</v>
       </c>
       <c r="L159" t="s">
         <v>27</v>
       </c>
       <c r="M159" t="s">
         <v>28</v>
       </c>
       <c r="N159">
         <v>305</v>
       </c>
       <c r="O159">
         <v>0.875</v>
       </c>
       <c r="P159" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="Q159" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="R159" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="160" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>18</v>
       </c>
       <c r="B160" t="s">
         <v>19</v>
       </c>
       <c r="C160" t="s">
         <v>20</v>
       </c>
       <c r="D160" t="s">
         <v>21</v>
       </c>
       <c r="E160">
         <v>4</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160" t="s">
         <v>23</v>
       </c>
       <c r="H160" t="s">
         <v>24</v>
       </c>
       <c r="I160" t="s">
         <v>18</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
         <v>26</v>
       </c>
       <c r="L160" t="s">
         <v>27</v>
       </c>
       <c r="M160" t="s">
         <v>28</v>
       </c>
       <c r="N160">
         <v>305</v>
       </c>
       <c r="O160">
         <v>0.875</v>
       </c>
       <c r="P160" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="Q160" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="R160" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="161" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>18</v>
       </c>
       <c r="B161" t="s">
         <v>19</v>
       </c>
       <c r="C161" t="s">
         <v>20</v>
       </c>
       <c r="D161" t="s">
         <v>21</v>
       </c>
       <c r="E161">
         <v>4</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161" t="s">
         <v>23</v>
       </c>
       <c r="H161" t="s">
         <v>24</v>
       </c>
       <c r="I161" t="s">
         <v>18</v>
       </c>
       <c r="J161" t="s">
         <v>25</v>
       </c>
       <c r="K161" t="s">
         <v>26</v>
       </c>
       <c r="L161" t="s">
         <v>27</v>
       </c>
       <c r="M161" t="s">
         <v>28</v>
       </c>
       <c r="N161">
         <v>305</v>
       </c>
       <c r="O161">
         <v>0.875</v>
       </c>
       <c r="P161" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="Q161" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="R161" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="162" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>18</v>
       </c>
       <c r="B162" t="s">
         <v>19</v>
       </c>
       <c r="C162" t="s">
         <v>20</v>
       </c>
       <c r="D162" t="s">
         <v>21</v>
       </c>
       <c r="E162">
         <v>4</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="H162" t="s">
         <v>24</v>
       </c>
       <c r="I162" t="s">
         <v>18</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162" t="s">
         <v>26</v>
       </c>
       <c r="L162" t="s">
         <v>27</v>
       </c>
       <c r="M162" t="s">
         <v>28</v>
       </c>
       <c r="N162">
         <v>305</v>
       </c>
       <c r="O162">
         <v>0.875</v>
       </c>
       <c r="P162" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="Q162" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="R162" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="163" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>18</v>
       </c>
       <c r="B163" t="s">
         <v>19</v>
       </c>
       <c r="C163" t="s">
         <v>20</v>
       </c>
       <c r="D163" t="s">
         <v>21</v>
       </c>
       <c r="E163">
         <v>4</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="H163" t="s">
         <v>24</v>
       </c>
       <c r="I163" t="s">
         <v>18</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
         <v>26</v>
       </c>
       <c r="L163" t="s">
         <v>27</v>
       </c>
       <c r="M163" t="s">
         <v>28</v>
       </c>
       <c r="N163">
         <v>305</v>
       </c>
       <c r="O163">
         <v>0.875</v>
       </c>
       <c r="P163" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="Q163" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="R163" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="164" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>18</v>
       </c>
       <c r="B164" t="s">
         <v>19</v>
       </c>
       <c r="C164" t="s">
         <v>20</v>
       </c>
       <c r="D164" t="s">
         <v>21</v>
       </c>
       <c r="E164">
         <v>4</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="H164" t="s">
         <v>24</v>
       </c>
       <c r="I164" t="s">
         <v>18</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
         <v>26</v>
       </c>
       <c r="L164" t="s">
         <v>27</v>
       </c>
       <c r="M164" t="s">
         <v>28</v>
       </c>
       <c r="N164">
         <v>305</v>
       </c>
       <c r="O164">
         <v>0.875</v>
       </c>
       <c r="P164" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="Q164" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="R164" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="165" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>18</v>
       </c>
       <c r="B165" t="s">
         <v>19</v>
       </c>
       <c r="C165" t="s">
         <v>20</v>
       </c>
       <c r="D165" t="s">
         <v>21</v>
       </c>
       <c r="E165">
         <v>4</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="H165" t="s">
         <v>24</v>
       </c>
       <c r="I165" t="s">
         <v>18</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165" t="s">
         <v>26</v>
       </c>
       <c r="L165" t="s">
         <v>27</v>
       </c>
       <c r="M165" t="s">
         <v>28</v>
       </c>
       <c r="N165">
         <v>305</v>
       </c>
       <c r="O165">
         <v>0.875</v>
       </c>
       <c r="P165" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="Q165" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="R165" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="166" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>18</v>
       </c>
       <c r="B166" t="s">
         <v>19</v>
       </c>
       <c r="C166" t="s">
         <v>20</v>
       </c>
       <c r="D166" t="s">
         <v>21</v>
       </c>
       <c r="E166">
         <v>4</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="H166" t="s">
         <v>24</v>
       </c>
       <c r="I166" t="s">
         <v>18</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
         <v>26</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166" t="s">
         <v>28</v>
       </c>
       <c r="N166">
         <v>305</v>
       </c>
       <c r="O166">
         <v>0.875</v>
       </c>
       <c r="P166" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="Q166" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="R166" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="167" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>18</v>
       </c>
       <c r="B167" t="s">
         <v>19</v>
       </c>
       <c r="C167" t="s">
         <v>20</v>
       </c>
       <c r="D167" t="s">
         <v>21</v>
       </c>
       <c r="E167">
         <v>4</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>23</v>
       </c>
       <c r="H167" t="s">
         <v>24</v>
       </c>
       <c r="I167" t="s">
         <v>18</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167" t="s">
         <v>26</v>
       </c>
       <c r="L167" t="s">
         <v>27</v>
       </c>
       <c r="M167" t="s">
         <v>28</v>
       </c>
       <c r="N167">
         <v>305</v>
       </c>
       <c r="O167">
         <v>0.875</v>
       </c>
       <c r="P167" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="Q167" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="R167" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="168" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>18</v>
       </c>
       <c r="B168" t="s">
         <v>19</v>
       </c>
       <c r="C168" t="s">
         <v>20</v>
       </c>
       <c r="D168" t="s">
         <v>21</v>
       </c>
       <c r="E168">
         <v>4</v>
       </c>
       <c r="F168" t="s">
         <v>22</v>
       </c>
       <c r="G168" t="s">
         <v>23</v>
       </c>
       <c r="H168" t="s">
         <v>24</v>
       </c>
       <c r="I168" t="s">
         <v>18</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168" t="s">
         <v>26</v>
       </c>
       <c r="L168" t="s">
         <v>27</v>
       </c>
       <c r="M168" t="s">
         <v>28</v>
       </c>
       <c r="N168">
         <v>305</v>
       </c>
       <c r="O168">
         <v>0.875</v>
       </c>
       <c r="P168" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="Q168" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="R168" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="169" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>18</v>
       </c>
       <c r="B169" t="s">
         <v>19</v>
       </c>
       <c r="C169" t="s">
         <v>20</v>
       </c>
       <c r="D169" t="s">
         <v>21</v>
       </c>
       <c r="E169">
         <v>4</v>
       </c>
       <c r="F169" t="s">
         <v>22</v>
       </c>
       <c r="G169" t="s">
         <v>23</v>
       </c>
       <c r="H169" t="s">
         <v>24</v>
       </c>
       <c r="I169" t="s">
         <v>18</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169" t="s">
         <v>26</v>
       </c>
       <c r="L169" t="s">
         <v>27</v>
       </c>
       <c r="M169" t="s">
         <v>28</v>
       </c>
       <c r="N169">
         <v>305</v>
       </c>
       <c r="O169">
         <v>0.875</v>
       </c>
       <c r="P169" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="Q169" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="R169" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="170" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>18</v>
       </c>
       <c r="B170" t="s">
         <v>19</v>
       </c>
       <c r="C170" t="s">
         <v>20</v>
       </c>
       <c r="D170" t="s">
         <v>21</v>
       </c>
       <c r="E170">
         <v>4</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170" t="s">
         <v>23</v>
       </c>
       <c r="H170" t="s">
         <v>24</v>
       </c>
       <c r="I170" t="s">
         <v>18</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170" t="s">
         <v>26</v>
       </c>
       <c r="L170" t="s">
         <v>27</v>
       </c>
       <c r="M170" t="s">
         <v>28</v>
       </c>
       <c r="N170">
         <v>305</v>
       </c>
       <c r="O170">
         <v>0.875</v>
       </c>
       <c r="P170" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="Q170" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="R170" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="171" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>18</v>
       </c>
       <c r="B171" t="s">
         <v>19</v>
       </c>
       <c r="C171" t="s">
         <v>20</v>
       </c>
       <c r="D171" t="s">
         <v>21</v>
       </c>
       <c r="E171">
         <v>4</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171" t="s">
@@ -12843,1118 +22446,1118 @@
       <c r="H171" t="s">
         <v>24</v>
       </c>
       <c r="I171" t="s">
         <v>18</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
         <v>26</v>
       </c>
       <c r="L171" t="s">
         <v>27</v>
       </c>
       <c r="M171" t="s">
         <v>28</v>
       </c>
       <c r="N171">
         <v>305</v>
       </c>
       <c r="O171">
         <v>0.875</v>
       </c>
       <c r="P171" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="Q171" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="R171" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="172" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>18</v>
       </c>
       <c r="B172" t="s">
         <v>19</v>
       </c>
       <c r="C172" t="s">
         <v>20</v>
       </c>
       <c r="D172" t="s">
         <v>21</v>
       </c>
       <c r="E172">
         <v>4</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="H172" t="s">
         <v>24</v>
       </c>
       <c r="I172" t="s">
         <v>18</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172" t="s">
         <v>28</v>
       </c>
       <c r="N172">
         <v>305</v>
       </c>
       <c r="O172">
         <v>0.875</v>
       </c>
       <c r="P172" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="Q172" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="R172" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="173" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>18</v>
       </c>
       <c r="B173" t="s">
         <v>19</v>
       </c>
       <c r="C173" t="s">
         <v>20</v>
       </c>
       <c r="D173" t="s">
         <v>21</v>
       </c>
       <c r="E173">
         <v>4</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173" t="s">
         <v>23</v>
       </c>
       <c r="H173" t="s">
         <v>24</v>
       </c>
       <c r="I173" t="s">
         <v>18</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173" t="s">
         <v>26</v>
       </c>
       <c r="L173" t="s">
         <v>27</v>
       </c>
       <c r="M173" t="s">
         <v>28</v>
       </c>
       <c r="N173">
         <v>305</v>
       </c>
       <c r="O173">
         <v>0.875</v>
       </c>
       <c r="P173" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="Q173" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="R173" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="174" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>18</v>
       </c>
       <c r="B174" t="s">
         <v>19</v>
       </c>
       <c r="C174" t="s">
         <v>20</v>
       </c>
       <c r="D174" t="s">
         <v>21</v>
       </c>
       <c r="E174">
         <v>4</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
       <c r="G174" t="s">
         <v>23</v>
       </c>
       <c r="H174" t="s">
         <v>24</v>
       </c>
       <c r="I174" t="s">
         <v>18</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174" t="s">
         <v>26</v>
       </c>
       <c r="L174" t="s">
         <v>27</v>
       </c>
       <c r="M174" t="s">
         <v>28</v>
       </c>
       <c r="N174">
         <v>305</v>
       </c>
       <c r="O174">
         <v>0.875</v>
       </c>
       <c r="P174" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="Q174" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="R174" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="175" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>18</v>
       </c>
       <c r="B175" t="s">
         <v>19</v>
       </c>
       <c r="C175" t="s">
         <v>20</v>
       </c>
       <c r="D175" t="s">
         <v>21</v>
       </c>
       <c r="E175">
         <v>4</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175" t="s">
         <v>23</v>
       </c>
       <c r="H175" t="s">
         <v>24</v>
       </c>
       <c r="I175" t="s">
         <v>18</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
         <v>26</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175" t="s">
         <v>28</v>
       </c>
       <c r="N175">
         <v>305</v>
       </c>
       <c r="O175">
         <v>0.875</v>
       </c>
       <c r="P175" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="Q175" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="R175" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="176" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>18</v>
       </c>
       <c r="B176" t="s">
         <v>19</v>
       </c>
       <c r="C176" t="s">
         <v>20</v>
       </c>
       <c r="D176" t="s">
         <v>21</v>
       </c>
       <c r="E176">
         <v>4</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="H176" t="s">
         <v>24</v>
       </c>
       <c r="I176" t="s">
         <v>18</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
         <v>26</v>
       </c>
       <c r="L176" t="s">
         <v>27</v>
       </c>
       <c r="M176" t="s">
         <v>28</v>
       </c>
       <c r="N176">
         <v>305</v>
       </c>
       <c r="O176">
         <v>0.875</v>
       </c>
       <c r="P176" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="Q176" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="R176" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="177" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>18</v>
       </c>
       <c r="B177" t="s">
         <v>19</v>
       </c>
       <c r="C177" t="s">
         <v>20</v>
       </c>
       <c r="D177" t="s">
         <v>21</v>
       </c>
       <c r="E177">
         <v>4</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="H177" t="s">
         <v>24</v>
       </c>
       <c r="I177" t="s">
         <v>18</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177" t="s">
         <v>26</v>
       </c>
       <c r="L177" t="s">
         <v>27</v>
       </c>
       <c r="M177" t="s">
         <v>28</v>
       </c>
       <c r="N177">
         <v>305</v>
       </c>
       <c r="O177">
         <v>0.875</v>
       </c>
       <c r="P177" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="Q177" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="R177" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="178" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>18</v>
       </c>
       <c r="B178" t="s">
         <v>19</v>
       </c>
       <c r="C178" t="s">
         <v>20</v>
       </c>
       <c r="D178" t="s">
         <v>21</v>
       </c>
       <c r="E178">
         <v>4</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178" t="s">
         <v>23</v>
       </c>
       <c r="H178" t="s">
         <v>24</v>
       </c>
       <c r="I178" t="s">
         <v>18</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178" t="s">
         <v>27</v>
       </c>
       <c r="M178" t="s">
         <v>28</v>
       </c>
       <c r="N178">
         <v>305</v>
       </c>
       <c r="O178">
         <v>0.875</v>
       </c>
       <c r="P178" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="Q178" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="R178" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="179" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>18</v>
       </c>
       <c r="B179" t="s">
         <v>19</v>
       </c>
       <c r="C179" t="s">
         <v>20</v>
       </c>
       <c r="D179" t="s">
         <v>21</v>
       </c>
       <c r="E179">
         <v>4</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179" t="s">
         <v>23</v>
       </c>
       <c r="H179" t="s">
         <v>24</v>
       </c>
       <c r="I179" t="s">
         <v>18</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179" t="s">
         <v>28</v>
       </c>
       <c r="N179">
         <v>305</v>
       </c>
       <c r="O179">
         <v>0.875</v>
       </c>
       <c r="P179" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="Q179" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="R179" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="180" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>18</v>
       </c>
       <c r="B180" t="s">
         <v>19</v>
       </c>
       <c r="C180" t="s">
         <v>20</v>
       </c>
       <c r="D180" t="s">
         <v>21</v>
       </c>
       <c r="E180">
         <v>4</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180" t="s">
         <v>23</v>
       </c>
       <c r="H180" t="s">
         <v>24</v>
       </c>
       <c r="I180" t="s">
         <v>18</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
         <v>26</v>
       </c>
       <c r="L180" t="s">
         <v>27</v>
       </c>
       <c r="M180" t="s">
         <v>28</v>
       </c>
       <c r="N180">
         <v>305</v>
       </c>
       <c r="O180">
         <v>0.875</v>
       </c>
       <c r="P180" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="Q180" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="R180" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="181" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>18</v>
       </c>
       <c r="B181" t="s">
         <v>19</v>
       </c>
       <c r="C181" t="s">
         <v>20</v>
       </c>
       <c r="D181" t="s">
         <v>21</v>
       </c>
       <c r="E181">
         <v>4</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181" t="s">
         <v>23</v>
       </c>
       <c r="H181" t="s">
         <v>24</v>
       </c>
       <c r="I181" t="s">
         <v>18</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181" t="s">
         <v>28</v>
       </c>
       <c r="N181">
         <v>305</v>
       </c>
       <c r="O181">
         <v>0.875</v>
       </c>
       <c r="P181" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="Q181" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="R181" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="182" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>18</v>
       </c>
       <c r="B182" t="s">
         <v>19</v>
       </c>
       <c r="C182" t="s">
         <v>20</v>
       </c>
       <c r="D182" t="s">
         <v>21</v>
       </c>
       <c r="E182">
         <v>4</v>
       </c>
       <c r="F182" t="s">
         <v>22</v>
       </c>
       <c r="G182" t="s">
         <v>23</v>
       </c>
       <c r="H182" t="s">
         <v>24</v>
       </c>
       <c r="I182" t="s">
         <v>18</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
         <v>26</v>
       </c>
       <c r="L182" t="s">
         <v>27</v>
       </c>
       <c r="M182" t="s">
         <v>28</v>
       </c>
       <c r="N182">
         <v>305</v>
       </c>
       <c r="O182">
         <v>0.875</v>
       </c>
       <c r="P182" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="Q182" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="R182" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="183" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>18</v>
       </c>
       <c r="B183" t="s">
         <v>19</v>
       </c>
       <c r="C183" t="s">
         <v>20</v>
       </c>
       <c r="D183" t="s">
         <v>21</v>
       </c>
       <c r="E183">
         <v>4</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="H183" t="s">
         <v>24</v>
       </c>
       <c r="I183" t="s">
         <v>18</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183" t="s">
         <v>28</v>
       </c>
       <c r="N183">
         <v>305</v>
       </c>
       <c r="O183">
         <v>0.875</v>
       </c>
       <c r="P183" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="Q183" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="R183" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="184" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>18</v>
       </c>
       <c r="B184" t="s">
         <v>19</v>
       </c>
       <c r="C184" t="s">
         <v>20</v>
       </c>
       <c r="D184" t="s">
         <v>21</v>
       </c>
       <c r="E184">
         <v>4</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
       <c r="G184" t="s">
         <v>23</v>
       </c>
       <c r="H184" t="s">
         <v>24</v>
       </c>
       <c r="I184" t="s">
         <v>18</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184" t="s">
         <v>26</v>
       </c>
       <c r="L184" t="s">
         <v>27</v>
       </c>
       <c r="M184" t="s">
         <v>28</v>
       </c>
       <c r="N184">
         <v>305</v>
       </c>
       <c r="O184">
         <v>0.875</v>
       </c>
       <c r="P184" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="Q184" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="R184" t="s">
-        <v>124</v>
+        <v>570</v>
       </c>
     </row>
     <row r="185" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>18</v>
       </c>
       <c r="B185" t="s">
         <v>19</v>
       </c>
       <c r="C185" t="s">
         <v>20</v>
       </c>
       <c r="D185" t="s">
         <v>21</v>
       </c>
       <c r="E185">
         <v>4</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185" t="s">
         <v>23</v>
       </c>
       <c r="H185" t="s">
         <v>24</v>
       </c>
       <c r="I185" t="s">
         <v>18</v>
       </c>
       <c r="J185" t="s">
         <v>25</v>
       </c>
       <c r="K185" t="s">
         <v>26</v>
       </c>
       <c r="L185" t="s">
         <v>27</v>
       </c>
       <c r="M185" t="s">
         <v>28</v>
       </c>
       <c r="N185">
         <v>305</v>
       </c>
       <c r="O185">
         <v>0.875</v>
       </c>
       <c r="P185" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="Q185" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="R185" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="186" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>18</v>
       </c>
       <c r="B186" t="s">
         <v>19</v>
       </c>
       <c r="C186" t="s">
         <v>20</v>
       </c>
       <c r="D186" t="s">
         <v>21</v>
       </c>
       <c r="E186">
         <v>4</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186" t="s">
         <v>23</v>
       </c>
       <c r="H186" t="s">
         <v>24</v>
       </c>
       <c r="I186" t="s">
         <v>18</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186" t="s">
         <v>26</v>
       </c>
       <c r="L186" t="s">
         <v>27</v>
       </c>
       <c r="M186" t="s">
         <v>28</v>
       </c>
       <c r="N186">
         <v>305</v>
       </c>
       <c r="O186">
         <v>0.875</v>
       </c>
       <c r="P186" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="Q186" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="R186" t="s">
-        <v>124</v>
+        <v>575</v>
       </c>
     </row>
     <row r="187" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>18</v>
       </c>
       <c r="B187" t="s">
         <v>19</v>
       </c>
       <c r="C187" t="s">
         <v>20</v>
       </c>
       <c r="D187" t="s">
         <v>21</v>
       </c>
       <c r="E187">
         <v>4</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="H187" t="s">
         <v>24</v>
       </c>
       <c r="I187" t="s">
         <v>18</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>26</v>
       </c>
       <c r="L187" t="s">
         <v>27</v>
       </c>
       <c r="M187" t="s">
         <v>28</v>
       </c>
       <c r="N187">
         <v>305</v>
       </c>
       <c r="O187">
         <v>0.875</v>
       </c>
       <c r="P187" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="Q187" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="R187" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="188" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>18</v>
       </c>
       <c r="B188" t="s">
         <v>19</v>
       </c>
       <c r="C188" t="s">
         <v>20</v>
       </c>
       <c r="D188" t="s">
         <v>21</v>
       </c>
       <c r="E188">
         <v>4</v>
       </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188" t="s">
         <v>23</v>
       </c>
       <c r="H188" t="s">
         <v>24</v>
       </c>
       <c r="I188" t="s">
         <v>18</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188" t="s">
         <v>26</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188" t="s">
         <v>28</v>
       </c>
       <c r="N188">
         <v>305</v>
       </c>
       <c r="O188">
         <v>0.875</v>
       </c>
       <c r="P188" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="Q188" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="R188" t="s">
-        <v>124</v>
+        <v>581</v>
       </c>
     </row>
     <row r="189" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>18</v>
       </c>
       <c r="B189" t="s">
         <v>19</v>
       </c>
       <c r="C189" t="s">
         <v>20</v>
       </c>
       <c r="D189" t="s">
         <v>21</v>
       </c>
       <c r="E189">
         <v>4</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="H189" t="s">
         <v>24</v>
       </c>
       <c r="I189" t="s">
         <v>18</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>26</v>
       </c>
       <c r="L189" t="s">
         <v>27</v>
       </c>
       <c r="M189" t="s">
         <v>28</v>
       </c>
       <c r="N189">
         <v>305</v>
       </c>
       <c r="O189">
         <v>0.875</v>
       </c>
       <c r="P189" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="Q189" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="R189" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="190" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>18</v>
       </c>
       <c r="B190" t="s">
         <v>19</v>
       </c>
       <c r="C190" t="s">
         <v>20</v>
       </c>
       <c r="D190" t="s">
         <v>21</v>
       </c>
       <c r="E190">
         <v>4</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="H190" t="s">
         <v>24</v>
       </c>
       <c r="I190" t="s">
         <v>18</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190" t="s">
         <v>28</v>
       </c>
       <c r="N190">
         <v>305</v>
       </c>
       <c r="O190">
         <v>0.875</v>
       </c>
       <c r="P190" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="Q190" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="R190" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="191" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
         <v>18</v>
       </c>
       <c r="B191" t="s">
         <v>19</v>
       </c>
       <c r="C191" t="s">
         <v>20</v>
       </c>
       <c r="D191" t="s">
         <v>21</v>
       </c>
       <c r="E191">
         <v>4</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191" t="s">
@@ -13963,558 +23566,558 @@
       <c r="H191" t="s">
         <v>24</v>
       </c>
       <c r="I191" t="s">
         <v>18</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
         <v>26</v>
       </c>
       <c r="L191" t="s">
         <v>27</v>
       </c>
       <c r="M191" t="s">
         <v>28</v>
       </c>
       <c r="N191">
         <v>305</v>
       </c>
       <c r="O191">
         <v>0.875</v>
       </c>
       <c r="P191" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="Q191" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="R191" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
     </row>
     <row r="192" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>18</v>
       </c>
       <c r="B192" t="s">
         <v>19</v>
       </c>
       <c r="C192" t="s">
         <v>20</v>
       </c>
       <c r="D192" t="s">
         <v>21</v>
       </c>
       <c r="E192">
         <v>4</v>
       </c>
       <c r="F192" t="s">
         <v>22</v>
       </c>
       <c r="G192" t="s">
         <v>23</v>
       </c>
       <c r="H192" t="s">
         <v>24</v>
       </c>
       <c r="I192" t="s">
         <v>18</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
         <v>26</v>
       </c>
       <c r="L192" t="s">
         <v>27</v>
       </c>
       <c r="M192" t="s">
         <v>28</v>
       </c>
       <c r="N192">
         <v>305</v>
       </c>
       <c r="O192">
         <v>0.875</v>
       </c>
       <c r="P192" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="Q192" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="R192" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
     </row>
     <row r="193" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>18</v>
       </c>
       <c r="B193" t="s">
         <v>19</v>
       </c>
       <c r="C193" t="s">
         <v>20</v>
       </c>
       <c r="D193" t="s">
         <v>21</v>
       </c>
       <c r="E193">
         <v>4</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193" t="s">
         <v>23</v>
       </c>
       <c r="H193" t="s">
         <v>24</v>
       </c>
       <c r="I193" t="s">
         <v>18</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193" t="s">
         <v>26</v>
       </c>
       <c r="L193" t="s">
         <v>27</v>
       </c>
       <c r="M193" t="s">
         <v>28</v>
       </c>
       <c r="N193">
         <v>305</v>
       </c>
       <c r="O193">
         <v>0.875</v>
       </c>
       <c r="P193" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="Q193" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="R193" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="194" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>18</v>
       </c>
       <c r="B194" t="s">
         <v>19</v>
       </c>
       <c r="C194" t="s">
         <v>20</v>
       </c>
       <c r="D194" t="s">
         <v>21</v>
       </c>
       <c r="E194">
         <v>4</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="H194" t="s">
         <v>24</v>
       </c>
       <c r="I194" t="s">
         <v>18</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
         <v>26</v>
       </c>
       <c r="L194" t="s">
         <v>27</v>
       </c>
       <c r="M194" t="s">
         <v>28</v>
       </c>
       <c r="N194">
         <v>305</v>
       </c>
       <c r="O194">
         <v>0.875</v>
       </c>
       <c r="P194" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="Q194" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="R194" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
     </row>
     <row r="195" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>18</v>
       </c>
       <c r="B195" t="s">
         <v>19</v>
       </c>
       <c r="C195" t="s">
         <v>20</v>
       </c>
       <c r="D195" t="s">
         <v>21</v>
       </c>
       <c r="E195">
         <v>4</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195" t="s">
         <v>23</v>
       </c>
       <c r="H195" t="s">
         <v>24</v>
       </c>
       <c r="I195" t="s">
         <v>18</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
         <v>26</v>
       </c>
       <c r="L195" t="s">
         <v>27</v>
       </c>
       <c r="M195" t="s">
         <v>28</v>
       </c>
       <c r="N195">
         <v>305</v>
       </c>
       <c r="O195">
         <v>0.875</v>
       </c>
       <c r="P195" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="Q195" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="R195" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
     </row>
     <row r="196" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>18</v>
       </c>
       <c r="B196" t="s">
         <v>19</v>
       </c>
       <c r="C196" t="s">
         <v>20</v>
       </c>
       <c r="D196" t="s">
         <v>21</v>
       </c>
       <c r="E196">
         <v>4</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="H196" t="s">
         <v>24</v>
       </c>
       <c r="I196" t="s">
         <v>18</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196" t="s">
         <v>26</v>
       </c>
       <c r="L196" t="s">
         <v>27</v>
       </c>
       <c r="M196" t="s">
         <v>28</v>
       </c>
       <c r="N196">
         <v>305</v>
       </c>
       <c r="O196">
         <v>0.875</v>
       </c>
       <c r="P196" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="Q196" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="R196" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="197" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>18</v>
       </c>
       <c r="B197" t="s">
         <v>19</v>
       </c>
       <c r="C197" t="s">
         <v>20</v>
       </c>
       <c r="D197" t="s">
         <v>21</v>
       </c>
       <c r="E197">
         <v>4</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="H197" t="s">
         <v>24</v>
       </c>
       <c r="I197" t="s">
         <v>18</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>26</v>
       </c>
       <c r="L197" t="s">
         <v>27</v>
       </c>
       <c r="M197" t="s">
         <v>28</v>
       </c>
       <c r="N197">
         <v>305</v>
       </c>
       <c r="O197">
         <v>0.875</v>
       </c>
       <c r="P197" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="Q197" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="R197" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
     </row>
     <row r="198" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>18</v>
       </c>
       <c r="B198" t="s">
         <v>19</v>
       </c>
       <c r="C198" t="s">
         <v>20</v>
       </c>
       <c r="D198" t="s">
         <v>21</v>
       </c>
       <c r="E198">
         <v>4</v>
       </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
       <c r="G198" t="s">
         <v>23</v>
       </c>
       <c r="H198" t="s">
         <v>24</v>
       </c>
       <c r="I198" t="s">
         <v>18</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
         <v>26</v>
       </c>
       <c r="L198" t="s">
         <v>27</v>
       </c>
       <c r="M198" t="s">
         <v>28</v>
       </c>
       <c r="N198">
         <v>305</v>
       </c>
       <c r="O198">
         <v>0.875</v>
       </c>
       <c r="P198" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="Q198" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="R198" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
     </row>
     <row r="199" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>18</v>
       </c>
       <c r="B199" t="s">
         <v>19</v>
       </c>
       <c r="C199" t="s">
         <v>20</v>
       </c>
       <c r="D199" t="s">
         <v>21</v>
       </c>
       <c r="E199">
         <v>4</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
       <c r="G199" t="s">
         <v>23</v>
       </c>
       <c r="H199" t="s">
         <v>24</v>
       </c>
       <c r="I199" t="s">
         <v>18</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
         <v>26</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
       <c r="M199" t="s">
         <v>28</v>
       </c>
       <c r="N199">
         <v>305</v>
       </c>
       <c r="O199">
         <v>0.875</v>
       </c>
       <c r="P199" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="Q199" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="R199" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
     </row>
     <row r="200" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>18</v>
       </c>
       <c r="B200" t="s">
         <v>19</v>
       </c>
       <c r="C200" t="s">
         <v>20</v>
       </c>
       <c r="D200" t="s">
         <v>21</v>
       </c>
       <c r="E200">
         <v>4</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200" t="s">
         <v>23</v>
       </c>
       <c r="H200" t="s">
         <v>24</v>
       </c>
       <c r="I200" t="s">
         <v>18</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
         <v>26</v>
       </c>
       <c r="L200" t="s">
         <v>27</v>
       </c>
       <c r="M200" t="s">
         <v>28</v>
       </c>
       <c r="N200">
         <v>305</v>
       </c>
       <c r="O200">
         <v>0.875</v>
       </c>
       <c r="P200" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="Q200" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="R200" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="201" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>18</v>
       </c>
       <c r="B201" t="s">
         <v>19</v>
       </c>
       <c r="C201" t="s">
         <v>20</v>
       </c>
       <c r="D201" t="s">
         <v>21</v>
       </c>
       <c r="E201">
         <v>4</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201" t="s">
@@ -14523,1062 +24126,1062 @@
       <c r="H201" t="s">
         <v>24</v>
       </c>
       <c r="I201" t="s">
         <v>18</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201" t="s">
         <v>26</v>
       </c>
       <c r="L201" t="s">
         <v>27</v>
       </c>
       <c r="M201" t="s">
         <v>28</v>
       </c>
       <c r="N201">
         <v>305</v>
       </c>
       <c r="O201">
         <v>0.875</v>
       </c>
       <c r="P201" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="Q201" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="R201" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
     </row>
     <row r="202" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>18</v>
       </c>
       <c r="B202" t="s">
         <v>19</v>
       </c>
       <c r="C202" t="s">
         <v>20</v>
       </c>
       <c r="D202" t="s">
         <v>21</v>
       </c>
       <c r="E202">
         <v>4</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202" t="s">
         <v>23</v>
       </c>
       <c r="H202" t="s">
         <v>24</v>
       </c>
       <c r="I202" t="s">
         <v>18</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>26</v>
       </c>
       <c r="L202" t="s">
         <v>27</v>
       </c>
       <c r="M202" t="s">
         <v>28</v>
       </c>
       <c r="N202">
         <v>305</v>
       </c>
       <c r="O202">
         <v>0.875</v>
       </c>
       <c r="P202" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="Q202" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="R202" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="203" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
         <v>18</v>
       </c>
       <c r="B203" t="s">
         <v>19</v>
       </c>
       <c r="C203" t="s">
         <v>20</v>
       </c>
       <c r="D203" t="s">
         <v>21</v>
       </c>
       <c r="E203">
         <v>4</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="H203" t="s">
         <v>24</v>
       </c>
       <c r="I203" t="s">
         <v>18</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203" t="s">
         <v>28</v>
       </c>
       <c r="N203">
         <v>305</v>
       </c>
       <c r="O203">
         <v>0.875</v>
       </c>
       <c r="P203" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="Q203" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="R203" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="204" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
         <v>18</v>
       </c>
       <c r="B204" t="s">
         <v>19</v>
       </c>
       <c r="C204" t="s">
         <v>20</v>
       </c>
       <c r="D204" t="s">
         <v>21</v>
       </c>
       <c r="E204">
         <v>4</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204" t="s">
         <v>23</v>
       </c>
       <c r="H204" t="s">
         <v>24</v>
       </c>
       <c r="I204" t="s">
         <v>18</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
         <v>26</v>
       </c>
       <c r="L204" t="s">
         <v>27</v>
       </c>
       <c r="M204" t="s">
         <v>28</v>
       </c>
       <c r="N204">
         <v>305</v>
       </c>
       <c r="O204">
         <v>0.875</v>
       </c>
       <c r="P204" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="Q204" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="R204" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="205" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
         <v>18</v>
       </c>
       <c r="B205" t="s">
         <v>19</v>
       </c>
       <c r="C205" t="s">
         <v>20</v>
       </c>
       <c r="D205" t="s">
         <v>21</v>
       </c>
       <c r="E205">
         <v>4</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205" t="s">
         <v>23</v>
       </c>
       <c r="H205" t="s">
         <v>24</v>
       </c>
       <c r="I205" t="s">
         <v>18</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
         <v>26</v>
       </c>
       <c r="L205" t="s">
         <v>27</v>
       </c>
       <c r="M205" t="s">
         <v>28</v>
       </c>
       <c r="N205">
         <v>305</v>
       </c>
       <c r="O205">
         <v>0.875</v>
       </c>
       <c r="P205" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="Q205" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="R205" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
     </row>
     <row r="206" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
         <v>18</v>
       </c>
       <c r="B206" t="s">
         <v>19</v>
       </c>
       <c r="C206" t="s">
         <v>20</v>
       </c>
       <c r="D206" t="s">
         <v>21</v>
       </c>
       <c r="E206">
         <v>4</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="H206" t="s">
         <v>24</v>
       </c>
       <c r="I206" t="s">
         <v>18</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206" t="s">
         <v>28</v>
       </c>
       <c r="N206">
         <v>305</v>
       </c>
       <c r="O206">
         <v>0.875</v>
       </c>
       <c r="P206" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="Q206" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="R206" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
     </row>
     <row r="207" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>18</v>
       </c>
       <c r="B207" t="s">
         <v>19</v>
       </c>
       <c r="C207" t="s">
         <v>20</v>
       </c>
       <c r="D207" t="s">
         <v>21</v>
       </c>
       <c r="E207">
         <v>4</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="H207" t="s">
         <v>24</v>
       </c>
       <c r="I207" t="s">
         <v>18</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207" t="s">
         <v>28</v>
       </c>
       <c r="N207">
         <v>305</v>
       </c>
       <c r="O207">
         <v>0.875</v>
       </c>
       <c r="P207" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="Q207" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="R207" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="208" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>18</v>
       </c>
       <c r="B208" t="s">
         <v>19</v>
       </c>
       <c r="C208" t="s">
         <v>20</v>
       </c>
       <c r="D208" t="s">
         <v>21</v>
       </c>
       <c r="E208">
         <v>4</v>
       </c>
       <c r="F208" t="s">
         <v>22</v>
       </c>
       <c r="G208" t="s">
         <v>23</v>
       </c>
       <c r="H208" t="s">
         <v>24</v>
       </c>
       <c r="I208" t="s">
         <v>18</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208" t="s">
         <v>26</v>
       </c>
       <c r="L208" t="s">
         <v>27</v>
       </c>
       <c r="M208" t="s">
         <v>28</v>
       </c>
       <c r="N208">
         <v>305</v>
       </c>
       <c r="O208">
         <v>0.875</v>
       </c>
       <c r="P208" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="Q208" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="R208" t="s">
-        <v>124</v>
+        <v>638</v>
       </c>
     </row>
     <row r="209" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>18</v>
       </c>
       <c r="B209" t="s">
         <v>19</v>
       </c>
       <c r="C209" t="s">
         <v>20</v>
       </c>
       <c r="D209" t="s">
         <v>21</v>
       </c>
       <c r="E209">
         <v>4</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209" t="s">
         <v>23</v>
       </c>
       <c r="H209" t="s">
         <v>24</v>
       </c>
       <c r="I209" t="s">
         <v>18</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
         <v>26</v>
       </c>
       <c r="L209" t="s">
         <v>27</v>
       </c>
       <c r="M209" t="s">
         <v>28</v>
       </c>
       <c r="N209">
         <v>305</v>
       </c>
       <c r="O209">
         <v>0.875</v>
       </c>
       <c r="P209" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="Q209" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="R209" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="210" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>18</v>
       </c>
       <c r="B210" t="s">
         <v>19</v>
       </c>
       <c r="C210" t="s">
         <v>20</v>
       </c>
       <c r="D210" t="s">
         <v>21</v>
       </c>
       <c r="E210">
         <v>4</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210" t="s">
         <v>23</v>
       </c>
       <c r="H210" t="s">
         <v>24</v>
       </c>
       <c r="I210" t="s">
         <v>18</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
         <v>26</v>
       </c>
       <c r="L210" t="s">
         <v>27</v>
       </c>
       <c r="M210" t="s">
         <v>28</v>
       </c>
       <c r="N210">
         <v>305</v>
       </c>
       <c r="O210">
         <v>0.875</v>
       </c>
       <c r="P210" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="Q210" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="R210" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="211" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>18</v>
       </c>
       <c r="B211" t="s">
         <v>19</v>
       </c>
       <c r="C211" t="s">
         <v>20</v>
       </c>
       <c r="D211" t="s">
         <v>21</v>
       </c>
       <c r="E211">
         <v>4</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211" t="s">
         <v>23</v>
       </c>
       <c r="H211" t="s">
         <v>24</v>
       </c>
       <c r="I211" t="s">
         <v>18</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
         <v>26</v>
       </c>
       <c r="L211" t="s">
         <v>27</v>
       </c>
       <c r="M211" t="s">
         <v>28</v>
       </c>
       <c r="N211">
         <v>305</v>
       </c>
       <c r="O211">
         <v>0.875</v>
       </c>
       <c r="P211" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="Q211" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="R211" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="212" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>18</v>
       </c>
       <c r="B212" t="s">
         <v>19</v>
       </c>
       <c r="C212" t="s">
         <v>20</v>
       </c>
       <c r="D212" t="s">
         <v>21</v>
       </c>
       <c r="E212">
         <v>4</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="H212" t="s">
         <v>24</v>
       </c>
       <c r="I212" t="s">
         <v>18</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
         <v>26</v>
       </c>
       <c r="L212" t="s">
         <v>27</v>
       </c>
       <c r="M212" t="s">
         <v>28</v>
       </c>
       <c r="N212">
         <v>305</v>
       </c>
       <c r="O212">
         <v>0.875</v>
       </c>
       <c r="P212" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="Q212" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="R212" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
     </row>
     <row r="213" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>18</v>
       </c>
       <c r="B213" t="s">
         <v>19</v>
       </c>
       <c r="C213" t="s">
         <v>20</v>
       </c>
       <c r="D213" t="s">
         <v>21</v>
       </c>
       <c r="E213">
         <v>4</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="H213" t="s">
         <v>24</v>
       </c>
       <c r="I213" t="s">
         <v>18</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
         <v>26</v>
       </c>
       <c r="L213" t="s">
         <v>27</v>
       </c>
       <c r="M213" t="s">
         <v>28</v>
       </c>
       <c r="N213">
         <v>305</v>
       </c>
       <c r="O213">
         <v>0.875</v>
       </c>
       <c r="P213" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="Q213" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="R213" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
     </row>
     <row r="214" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>18</v>
       </c>
       <c r="B214" t="s">
         <v>19</v>
       </c>
       <c r="C214" t="s">
         <v>20</v>
       </c>
       <c r="D214" t="s">
         <v>21</v>
       </c>
       <c r="E214">
         <v>4</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="H214" t="s">
         <v>24</v>
       </c>
       <c r="I214" t="s">
         <v>18</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
         <v>26</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214" t="s">
         <v>28</v>
       </c>
       <c r="N214">
         <v>305</v>
       </c>
       <c r="O214">
         <v>0.875</v>
       </c>
       <c r="P214" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="Q214" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="R214" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
     </row>
     <row r="215" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>18</v>
       </c>
       <c r="B215" t="s">
         <v>19</v>
       </c>
       <c r="C215" t="s">
         <v>20</v>
       </c>
       <c r="D215" t="s">
         <v>21</v>
       </c>
       <c r="E215">
         <v>4</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="H215" t="s">
         <v>24</v>
       </c>
       <c r="I215" t="s">
         <v>18</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215" t="s">
         <v>26</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
       <c r="M215" t="s">
         <v>28</v>
       </c>
       <c r="N215">
         <v>305</v>
       </c>
       <c r="O215">
         <v>0.875</v>
       </c>
       <c r="P215" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="Q215" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="R215" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
     </row>
     <row r="216" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>18</v>
       </c>
       <c r="B216" t="s">
         <v>19</v>
       </c>
       <c r="C216" t="s">
         <v>20</v>
       </c>
       <c r="D216" t="s">
         <v>21</v>
       </c>
       <c r="E216">
         <v>4</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216" t="s">
         <v>23</v>
       </c>
       <c r="H216" t="s">
         <v>24</v>
       </c>
       <c r="I216" t="s">
         <v>18</v>
       </c>
       <c r="J216" t="s">
         <v>25</v>
       </c>
       <c r="K216" t="s">
         <v>26</v>
       </c>
       <c r="L216" t="s">
         <v>27</v>
       </c>
       <c r="M216" t="s">
         <v>28</v>
       </c>
       <c r="N216">
         <v>305</v>
       </c>
       <c r="O216">
         <v>0.875</v>
       </c>
       <c r="P216" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="Q216" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="R216" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="217" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>18</v>
       </c>
       <c r="B217" t="s">
         <v>19</v>
       </c>
       <c r="C217" t="s">
         <v>20</v>
       </c>
       <c r="D217" t="s">
         <v>21</v>
       </c>
       <c r="E217">
         <v>4</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217" t="s">
         <v>23</v>
       </c>
       <c r="H217" t="s">
         <v>24</v>
       </c>
       <c r="I217" t="s">
         <v>18</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217" t="s">
         <v>26</v>
       </c>
       <c r="L217" t="s">
         <v>27</v>
       </c>
       <c r="M217" t="s">
         <v>28</v>
       </c>
       <c r="N217">
         <v>305</v>
       </c>
       <c r="O217">
         <v>0.875</v>
       </c>
       <c r="P217" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="Q217" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="R217" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
     </row>
     <row r="218" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>18</v>
       </c>
       <c r="B218" t="s">
         <v>19</v>
       </c>
       <c r="C218" t="s">
         <v>20</v>
       </c>
       <c r="D218" t="s">
         <v>21</v>
       </c>
       <c r="E218">
         <v>4</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218" t="s">
         <v>23</v>
       </c>
       <c r="H218" t="s">
         <v>24</v>
       </c>
       <c r="I218" t="s">
         <v>18</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218" t="s">
         <v>26</v>
       </c>
       <c r="L218" t="s">
         <v>27</v>
       </c>
       <c r="M218" t="s">
         <v>28</v>
       </c>
       <c r="N218">
         <v>305</v>
       </c>
       <c r="O218">
         <v>0.875</v>
       </c>
       <c r="P218" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="Q218" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="R218" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
     </row>
     <row r="219" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>18</v>
       </c>
       <c r="B219" t="s">
         <v>19</v>
       </c>
       <c r="C219" t="s">
         <v>20</v>
       </c>
       <c r="D219" t="s">
         <v>21</v>
       </c>
       <c r="E219">
         <v>4</v>
       </c>
       <c r="F219" t="s">
         <v>22</v>
       </c>
       <c r="G219" t="s">
         <v>23</v>
       </c>
       <c r="H219" t="s">
         <v>24</v>
       </c>
       <c r="I219" t="s">
         <v>18</v>
       </c>
       <c r="J219" t="s">
         <v>25</v>
       </c>
       <c r="K219" t="s">
         <v>26</v>
       </c>
       <c r="L219" t="s">
         <v>27</v>
       </c>
       <c r="M219" t="s">
         <v>28</v>
       </c>
       <c r="N219">
         <v>305</v>
       </c>
       <c r="O219">
         <v>0.875</v>
       </c>
       <c r="P219" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="Q219" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="R219" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="220" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>18</v>
       </c>
       <c r="B220" t="s">
         <v>19</v>
       </c>
       <c r="C220" t="s">
         <v>20</v>
       </c>
       <c r="D220" t="s">
         <v>21</v>
       </c>
       <c r="E220">
         <v>4</v>
       </c>
       <c r="F220" t="s">
         <v>22</v>
       </c>
       <c r="G220" t="s">
@@ -15587,2070 +25190,2070 @@
       <c r="H220" t="s">
         <v>24</v>
       </c>
       <c r="I220" t="s">
         <v>18</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220" t="s">
         <v>26</v>
       </c>
       <c r="L220" t="s">
         <v>27</v>
       </c>
       <c r="M220" t="s">
         <v>28</v>
       </c>
       <c r="N220">
         <v>305</v>
       </c>
       <c r="O220">
         <v>0.875</v>
       </c>
       <c r="P220" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="Q220" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="R220" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>18</v>
       </c>
       <c r="B221" t="s">
         <v>19</v>
       </c>
       <c r="C221" t="s">
         <v>20</v>
       </c>
       <c r="D221" t="s">
         <v>21</v>
       </c>
       <c r="E221">
         <v>4</v>
       </c>
       <c r="F221" t="s">
         <v>22</v>
       </c>
       <c r="G221" t="s">
         <v>23</v>
       </c>
       <c r="H221" t="s">
         <v>24</v>
       </c>
       <c r="I221" t="s">
         <v>18</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221" t="s">
         <v>26</v>
       </c>
       <c r="L221" t="s">
         <v>27</v>
       </c>
       <c r="M221" t="s">
         <v>28</v>
       </c>
       <c r="N221">
         <v>305</v>
       </c>
       <c r="O221">
         <v>0.875</v>
       </c>
       <c r="P221" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="Q221" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="R221" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>18</v>
       </c>
       <c r="B222" t="s">
         <v>19</v>
       </c>
       <c r="C222" t="s">
         <v>20</v>
       </c>
       <c r="D222" t="s">
         <v>21</v>
       </c>
       <c r="E222">
         <v>4</v>
       </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
       <c r="G222" t="s">
         <v>23</v>
       </c>
       <c r="H222" t="s">
         <v>24</v>
       </c>
       <c r="I222" t="s">
         <v>18</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222" t="s">
         <v>26</v>
       </c>
       <c r="L222" t="s">
         <v>27</v>
       </c>
       <c r="M222" t="s">
         <v>28</v>
       </c>
       <c r="N222">
         <v>305</v>
       </c>
       <c r="O222">
         <v>0.875</v>
       </c>
       <c r="P222" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="Q222" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="R222" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>18</v>
       </c>
       <c r="B223" t="s">
         <v>19</v>
       </c>
       <c r="C223" t="s">
         <v>20</v>
       </c>
       <c r="D223" t="s">
         <v>21</v>
       </c>
       <c r="E223">
         <v>4</v>
       </c>
       <c r="F223" t="s">
         <v>22</v>
       </c>
       <c r="G223" t="s">
         <v>23</v>
       </c>
       <c r="H223" t="s">
         <v>24</v>
       </c>
       <c r="I223" t="s">
         <v>18</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223" t="s">
         <v>26</v>
       </c>
       <c r="L223" t="s">
         <v>27</v>
       </c>
       <c r="M223" t="s">
         <v>28</v>
       </c>
       <c r="N223">
         <v>305</v>
       </c>
       <c r="O223">
         <v>0.875</v>
       </c>
       <c r="P223" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="Q223" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="R223" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
         <v>18</v>
       </c>
       <c r="B224" t="s">
         <v>19</v>
       </c>
       <c r="C224" t="s">
         <v>20</v>
       </c>
       <c r="D224" t="s">
         <v>21</v>
       </c>
       <c r="E224">
         <v>4</v>
       </c>
       <c r="F224" t="s">
         <v>22</v>
       </c>
       <c r="G224" t="s">
         <v>23</v>
       </c>
       <c r="H224" t="s">
         <v>24</v>
       </c>
       <c r="I224" t="s">
         <v>18</v>
       </c>
       <c r="J224" t="s">
         <v>25</v>
       </c>
       <c r="K224" t="s">
         <v>26</v>
       </c>
       <c r="L224" t="s">
         <v>27</v>
       </c>
       <c r="M224" t="s">
         <v>28</v>
       </c>
       <c r="N224">
         <v>305</v>
       </c>
       <c r="O224">
         <v>0.875</v>
       </c>
       <c r="P224" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="Q224" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="R224" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
         <v>18</v>
       </c>
       <c r="B225" t="s">
         <v>19</v>
       </c>
       <c r="C225" t="s">
         <v>20</v>
       </c>
       <c r="D225" t="s">
         <v>21</v>
       </c>
       <c r="E225">
         <v>4</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
       <c r="G225" t="s">
         <v>23</v>
       </c>
       <c r="H225" t="s">
         <v>24</v>
       </c>
       <c r="I225" t="s">
         <v>18</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225" t="s">
         <v>26</v>
       </c>
       <c r="L225" t="s">
         <v>27</v>
       </c>
       <c r="M225" t="s">
         <v>28</v>
       </c>
       <c r="N225">
         <v>305</v>
       </c>
       <c r="O225">
         <v>0.875</v>
       </c>
       <c r="P225" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="Q225" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="R225" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
         <v>18</v>
       </c>
       <c r="B226" t="s">
         <v>19</v>
       </c>
       <c r="C226" t="s">
         <v>20</v>
       </c>
       <c r="D226" t="s">
         <v>21</v>
       </c>
       <c r="E226">
         <v>4</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226" t="s">
         <v>23</v>
       </c>
       <c r="H226" t="s">
         <v>24</v>
       </c>
       <c r="I226" t="s">
         <v>18</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226" t="s">
         <v>26</v>
       </c>
       <c r="L226" t="s">
         <v>27</v>
       </c>
       <c r="M226" t="s">
         <v>28</v>
       </c>
       <c r="N226">
         <v>305</v>
       </c>
       <c r="O226">
         <v>0.875</v>
       </c>
       <c r="P226" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="Q226" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="R226" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>18</v>
       </c>
       <c r="B227" t="s">
         <v>19</v>
       </c>
       <c r="C227" t="s">
         <v>20</v>
       </c>
       <c r="D227" t="s">
         <v>21</v>
       </c>
       <c r="E227">
         <v>4</v>
       </c>
       <c r="F227" t="s">
         <v>22</v>
       </c>
       <c r="G227" t="s">
         <v>23</v>
       </c>
       <c r="H227" t="s">
         <v>24</v>
       </c>
       <c r="I227" t="s">
         <v>18</v>
       </c>
       <c r="J227" t="s">
         <v>25</v>
       </c>
       <c r="K227" t="s">
         <v>26</v>
       </c>
       <c r="L227" t="s">
         <v>27</v>
       </c>
       <c r="M227" t="s">
         <v>28</v>
       </c>
       <c r="N227">
         <v>305</v>
       </c>
       <c r="O227">
         <v>0.875</v>
       </c>
       <c r="P227" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="Q227" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="R227" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
         <v>18</v>
       </c>
       <c r="B228" t="s">
         <v>19</v>
       </c>
       <c r="C228" t="s">
         <v>20</v>
       </c>
       <c r="D228" t="s">
         <v>21</v>
       </c>
       <c r="E228">
         <v>4</v>
       </c>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228" t="s">
         <v>23</v>
       </c>
       <c r="H228" t="s">
         <v>24</v>
       </c>
       <c r="I228" t="s">
         <v>18</v>
       </c>
       <c r="J228" t="s">
         <v>25</v>
       </c>
       <c r="K228" t="s">
         <v>26</v>
       </c>
       <c r="L228" t="s">
         <v>27</v>
       </c>
       <c r="M228" t="s">
         <v>28</v>
       </c>
       <c r="N228">
         <v>305</v>
       </c>
       <c r="O228">
         <v>0.875</v>
       </c>
       <c r="P228" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="Q228" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="R228" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
         <v>18</v>
       </c>
       <c r="B229" t="s">
         <v>19</v>
       </c>
       <c r="C229" t="s">
         <v>20</v>
       </c>
       <c r="D229" t="s">
         <v>21</v>
       </c>
       <c r="E229">
         <v>4</v>
       </c>
       <c r="F229" t="s">
         <v>22</v>
       </c>
       <c r="G229" t="s">
         <v>23</v>
       </c>
       <c r="H229" t="s">
         <v>24</v>
       </c>
       <c r="I229" t="s">
         <v>18</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229" t="s">
         <v>26</v>
       </c>
       <c r="L229" t="s">
         <v>27</v>
       </c>
       <c r="M229" t="s">
         <v>28</v>
       </c>
       <c r="N229">
         <v>305</v>
       </c>
       <c r="O229">
         <v>0.875</v>
       </c>
       <c r="P229" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="Q229" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="R229" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>18</v>
       </c>
       <c r="B230" t="s">
         <v>19</v>
       </c>
       <c r="C230" t="s">
         <v>20</v>
       </c>
       <c r="D230" t="s">
         <v>21</v>
       </c>
       <c r="E230">
         <v>4</v>
       </c>
       <c r="F230" t="s">
         <v>22</v>
       </c>
       <c r="G230" t="s">
         <v>23</v>
       </c>
       <c r="H230" t="s">
         <v>24</v>
       </c>
       <c r="I230" t="s">
         <v>18</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230" t="s">
         <v>26</v>
       </c>
       <c r="L230" t="s">
         <v>27</v>
       </c>
       <c r="M230" t="s">
         <v>28</v>
       </c>
       <c r="N230">
         <v>305</v>
       </c>
       <c r="O230">
         <v>0.875</v>
       </c>
       <c r="P230" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="Q230" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="R230" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>18</v>
       </c>
       <c r="B231" t="s">
         <v>19</v>
       </c>
       <c r="C231" t="s">
         <v>20</v>
       </c>
       <c r="D231" t="s">
         <v>21</v>
       </c>
       <c r="E231">
         <v>4</v>
       </c>
       <c r="F231" t="s">
         <v>22</v>
       </c>
       <c r="G231" t="s">
         <v>23</v>
       </c>
       <c r="H231" t="s">
         <v>24</v>
       </c>
       <c r="I231" t="s">
         <v>18</v>
       </c>
       <c r="J231" t="s">
         <v>25</v>
       </c>
       <c r="K231" t="s">
         <v>26</v>
       </c>
       <c r="L231" t="s">
         <v>27</v>
       </c>
       <c r="M231" t="s">
         <v>28</v>
       </c>
       <c r="N231">
         <v>305</v>
       </c>
       <c r="O231">
         <v>0.875</v>
       </c>
       <c r="P231" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="Q231" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="R231" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>18</v>
       </c>
       <c r="B232" t="s">
         <v>19</v>
       </c>
       <c r="C232" t="s">
         <v>20</v>
       </c>
       <c r="D232" t="s">
         <v>21</v>
       </c>
       <c r="E232">
         <v>4</v>
       </c>
       <c r="F232" t="s">
         <v>22</v>
       </c>
       <c r="G232" t="s">
         <v>23</v>
       </c>
       <c r="H232" t="s">
         <v>24</v>
       </c>
       <c r="I232" t="s">
         <v>18</v>
       </c>
       <c r="J232" t="s">
         <v>25</v>
       </c>
       <c r="K232" t="s">
         <v>26</v>
       </c>
       <c r="L232" t="s">
         <v>27</v>
       </c>
       <c r="M232" t="s">
         <v>28</v>
       </c>
       <c r="N232">
         <v>305</v>
       </c>
       <c r="O232">
         <v>0.875</v>
       </c>
       <c r="P232" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="Q232" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="R232" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>18</v>
       </c>
       <c r="B233" t="s">
         <v>19</v>
       </c>
       <c r="C233" t="s">
         <v>20</v>
       </c>
       <c r="D233" t="s">
         <v>21</v>
       </c>
       <c r="E233">
         <v>4</v>
       </c>
       <c r="F233" t="s">
         <v>22</v>
       </c>
       <c r="G233" t="s">
         <v>23</v>
       </c>
       <c r="H233" t="s">
         <v>24</v>
       </c>
       <c r="I233" t="s">
         <v>18</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233" t="s">
         <v>26</v>
       </c>
       <c r="L233" t="s">
         <v>27</v>
       </c>
       <c r="M233" t="s">
         <v>28</v>
       </c>
       <c r="N233">
         <v>305</v>
       </c>
       <c r="O233">
         <v>0.875</v>
       </c>
       <c r="P233" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="Q233" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="R233" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
         <v>18</v>
       </c>
       <c r="B234" t="s">
         <v>19</v>
       </c>
       <c r="C234" t="s">
         <v>20</v>
       </c>
       <c r="D234" t="s">
         <v>21</v>
       </c>
       <c r="E234">
         <v>4</v>
       </c>
       <c r="F234" t="s">
         <v>22</v>
       </c>
       <c r="G234" t="s">
         <v>23</v>
       </c>
       <c r="H234" t="s">
         <v>24</v>
       </c>
       <c r="I234" t="s">
         <v>18</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234" t="s">
         <v>26</v>
       </c>
       <c r="L234" t="s">
         <v>27</v>
       </c>
       <c r="M234" t="s">
         <v>28</v>
       </c>
       <c r="N234">
         <v>305</v>
       </c>
       <c r="O234">
         <v>0.875</v>
       </c>
       <c r="P234" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="Q234" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="R234" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>18</v>
       </c>
       <c r="B235" t="s">
         <v>19</v>
       </c>
       <c r="C235" t="s">
         <v>20</v>
       </c>
       <c r="D235" t="s">
         <v>21</v>
       </c>
       <c r="E235">
         <v>4</v>
       </c>
       <c r="F235" t="s">
         <v>22</v>
       </c>
       <c r="G235" t="s">
         <v>23</v>
       </c>
       <c r="H235" t="s">
         <v>24</v>
       </c>
       <c r="I235" t="s">
         <v>18</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
         <v>26</v>
       </c>
       <c r="L235" t="s">
         <v>27</v>
       </c>
       <c r="M235" t="s">
         <v>28</v>
       </c>
       <c r="N235">
         <v>305</v>
       </c>
       <c r="O235">
         <v>0.875</v>
       </c>
       <c r="P235" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="Q235" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="R235" t="s">
-        <v>124</v>
+        <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
         <v>18</v>
       </c>
       <c r="B236" t="s">
         <v>19</v>
       </c>
       <c r="C236" t="s">
         <v>20</v>
       </c>
       <c r="D236" t="s">
         <v>21</v>
       </c>
       <c r="E236">
         <v>4</v>
       </c>
       <c r="F236" t="s">
         <v>22</v>
       </c>
       <c r="G236" t="s">
         <v>23</v>
       </c>
       <c r="H236" t="s">
         <v>24</v>
       </c>
       <c r="I236" t="s">
         <v>18</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236" t="s">
         <v>26</v>
       </c>
       <c r="L236" t="s">
         <v>27</v>
       </c>
       <c r="M236" t="s">
         <v>28</v>
       </c>
       <c r="N236">
         <v>305</v>
       </c>
       <c r="O236">
         <v>0.875</v>
       </c>
       <c r="P236" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="Q236" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="R236" t="s">
-        <v>124</v>
+        <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
         <v>18</v>
       </c>
       <c r="B237" t="s">
         <v>19</v>
       </c>
       <c r="C237" t="s">
         <v>20</v>
       </c>
       <c r="D237" t="s">
         <v>21</v>
       </c>
       <c r="E237">
         <v>4</v>
       </c>
       <c r="F237" t="s">
         <v>22</v>
       </c>
       <c r="G237" t="s">
         <v>23</v>
       </c>
       <c r="H237" t="s">
         <v>24</v>
       </c>
       <c r="I237" t="s">
         <v>18</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237" t="s">
         <v>26</v>
       </c>
       <c r="L237" t="s">
         <v>27</v>
       </c>
       <c r="M237" t="s">
         <v>28</v>
       </c>
       <c r="N237">
         <v>305</v>
       </c>
       <c r="O237">
         <v>0.875</v>
       </c>
       <c r="P237" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="Q237" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="R237" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
         <v>18</v>
       </c>
       <c r="B238" t="s">
         <v>19</v>
       </c>
       <c r="C238" t="s">
         <v>20</v>
       </c>
       <c r="D238" t="s">
         <v>21</v>
       </c>
       <c r="E238">
         <v>4</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
       <c r="G238" t="s">
         <v>23</v>
       </c>
       <c r="H238" t="s">
         <v>24</v>
       </c>
       <c r="I238" t="s">
         <v>18</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238" t="s">
         <v>26</v>
       </c>
       <c r="L238" t="s">
         <v>27</v>
       </c>
       <c r="M238" t="s">
         <v>28</v>
       </c>
       <c r="N238">
         <v>305</v>
       </c>
       <c r="O238">
         <v>0.875</v>
       </c>
       <c r="P238" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="Q238" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="R238" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>18</v>
       </c>
       <c r="B239" t="s">
         <v>19</v>
       </c>
       <c r="C239" t="s">
         <v>20</v>
       </c>
       <c r="D239" t="s">
         <v>21</v>
       </c>
       <c r="E239">
         <v>4</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
       <c r="G239" t="s">
         <v>23</v>
       </c>
       <c r="H239" t="s">
         <v>24</v>
       </c>
       <c r="I239" t="s">
         <v>18</v>
       </c>
       <c r="J239" t="s">
         <v>25</v>
       </c>
       <c r="K239" t="s">
         <v>26</v>
       </c>
       <c r="L239" t="s">
         <v>27</v>
       </c>
       <c r="M239" t="s">
         <v>28</v>
       </c>
       <c r="N239">
         <v>305</v>
       </c>
       <c r="O239">
         <v>0.875</v>
       </c>
       <c r="P239" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="Q239" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="R239" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
         <v>18</v>
       </c>
       <c r="B240" t="s">
         <v>19</v>
       </c>
       <c r="C240" t="s">
         <v>20</v>
       </c>
       <c r="D240" t="s">
         <v>21</v>
       </c>
       <c r="E240">
         <v>4</v>
       </c>
       <c r="F240" t="s">
         <v>22</v>
       </c>
       <c r="G240" t="s">
         <v>23</v>
       </c>
       <c r="H240" t="s">
         <v>24</v>
       </c>
       <c r="I240" t="s">
         <v>18</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240" t="s">
         <v>26</v>
       </c>
       <c r="L240" t="s">
         <v>27</v>
       </c>
       <c r="M240" t="s">
         <v>28</v>
       </c>
       <c r="N240">
         <v>305</v>
       </c>
       <c r="O240">
         <v>0.875</v>
       </c>
       <c r="P240" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="Q240" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="R240" t="s">
-        <v>124</v>
+        <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
         <v>18</v>
       </c>
       <c r="B241" t="s">
         <v>19</v>
       </c>
       <c r="C241" t="s">
         <v>20</v>
       </c>
       <c r="D241" t="s">
         <v>21</v>
       </c>
       <c r="E241">
         <v>4</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" t="s">
         <v>23</v>
       </c>
       <c r="H241" t="s">
         <v>24</v>
       </c>
       <c r="I241" t="s">
         <v>18</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
         <v>26</v>
       </c>
       <c r="L241" t="s">
         <v>27</v>
       </c>
       <c r="M241" t="s">
         <v>28</v>
       </c>
       <c r="N241">
         <v>305</v>
       </c>
       <c r="O241">
         <v>0.875</v>
       </c>
       <c r="P241" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="Q241" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="R241" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
         <v>18</v>
       </c>
       <c r="B242" t="s">
         <v>19</v>
       </c>
       <c r="C242" t="s">
         <v>20</v>
       </c>
       <c r="D242" t="s">
         <v>21</v>
       </c>
       <c r="E242">
         <v>4</v>
       </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
       <c r="G242" t="s">
         <v>23</v>
       </c>
       <c r="H242" t="s">
         <v>24</v>
       </c>
       <c r="I242" t="s">
         <v>18</v>
       </c>
       <c r="J242" t="s">
         <v>25</v>
       </c>
       <c r="K242" t="s">
         <v>26</v>
       </c>
       <c r="L242" t="s">
         <v>27</v>
       </c>
       <c r="M242" t="s">
         <v>28</v>
       </c>
       <c r="N242">
         <v>305</v>
       </c>
       <c r="O242">
         <v>0.875</v>
       </c>
       <c r="P242" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="Q242" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="R242" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
         <v>18</v>
       </c>
       <c r="B243" t="s">
         <v>19</v>
       </c>
       <c r="C243" t="s">
         <v>20</v>
       </c>
       <c r="D243" t="s">
         <v>21</v>
       </c>
       <c r="E243">
         <v>4</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
       <c r="G243" t="s">
         <v>23</v>
       </c>
       <c r="H243" t="s">
         <v>24</v>
       </c>
       <c r="I243" t="s">
         <v>18</v>
       </c>
       <c r="J243" t="s">
         <v>25</v>
       </c>
       <c r="K243" t="s">
         <v>26</v>
       </c>
       <c r="L243" t="s">
         <v>27</v>
       </c>
       <c r="M243" t="s">
         <v>28</v>
       </c>
       <c r="N243">
         <v>305</v>
       </c>
       <c r="O243">
         <v>0.875</v>
       </c>
       <c r="P243" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="Q243" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="R243" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
         <v>18</v>
       </c>
       <c r="B244" t="s">
         <v>19</v>
       </c>
       <c r="C244" t="s">
         <v>20</v>
       </c>
       <c r="D244" t="s">
         <v>21</v>
       </c>
       <c r="E244">
         <v>4</v>
       </c>
       <c r="F244" t="s">
         <v>22</v>
       </c>
       <c r="G244" t="s">
         <v>23</v>
       </c>
       <c r="H244" t="s">
         <v>24</v>
       </c>
       <c r="I244" t="s">
         <v>18</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244" t="s">
         <v>26</v>
       </c>
       <c r="L244" t="s">
         <v>27</v>
       </c>
       <c r="M244" t="s">
         <v>28</v>
       </c>
       <c r="N244">
         <v>305</v>
       </c>
       <c r="O244">
         <v>0.875</v>
       </c>
       <c r="P244" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="Q244" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="R244" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
         <v>18</v>
       </c>
       <c r="B245" t="s">
         <v>19</v>
       </c>
       <c r="C245" t="s">
         <v>20</v>
       </c>
       <c r="D245" t="s">
         <v>21</v>
       </c>
       <c r="E245">
         <v>4</v>
       </c>
       <c r="F245" t="s">
         <v>22</v>
       </c>
       <c r="G245" t="s">
         <v>23</v>
       </c>
       <c r="H245" t="s">
         <v>24</v>
       </c>
       <c r="I245" t="s">
         <v>18</v>
       </c>
       <c r="J245" t="s">
         <v>25</v>
       </c>
       <c r="K245" t="s">
         <v>26</v>
       </c>
       <c r="L245" t="s">
         <v>27</v>
       </c>
       <c r="M245" t="s">
         <v>28</v>
       </c>
       <c r="N245">
         <v>305</v>
       </c>
       <c r="O245">
         <v>0.875</v>
       </c>
       <c r="P245" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="Q245" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="R245" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
         <v>18</v>
       </c>
       <c r="B246" t="s">
         <v>19</v>
       </c>
       <c r="C246" t="s">
         <v>20</v>
       </c>
       <c r="D246" t="s">
         <v>21</v>
       </c>
       <c r="E246">
         <v>4</v>
       </c>
       <c r="F246" t="s">
         <v>22</v>
       </c>
       <c r="G246" t="s">
         <v>23</v>
       </c>
       <c r="H246" t="s">
         <v>24</v>
       </c>
       <c r="I246" t="s">
         <v>18</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246" t="s">
         <v>26</v>
       </c>
       <c r="L246" t="s">
         <v>27</v>
       </c>
       <c r="M246" t="s">
         <v>28</v>
       </c>
       <c r="N246">
         <v>305</v>
       </c>
       <c r="O246">
         <v>0.875</v>
       </c>
       <c r="P246" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="Q246" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="R246" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
         <v>18</v>
       </c>
       <c r="B247" t="s">
         <v>19</v>
       </c>
       <c r="C247" t="s">
         <v>20</v>
       </c>
       <c r="D247" t="s">
         <v>21</v>
       </c>
       <c r="E247">
         <v>4</v>
       </c>
       <c r="F247" t="s">
         <v>22</v>
       </c>
       <c r="G247" t="s">
         <v>23</v>
       </c>
       <c r="H247" t="s">
         <v>24</v>
       </c>
       <c r="I247" t="s">
         <v>18</v>
       </c>
       <c r="J247" t="s">
         <v>25</v>
       </c>
       <c r="K247" t="s">
         <v>26</v>
       </c>
       <c r="L247" t="s">
         <v>27</v>
       </c>
       <c r="M247" t="s">
         <v>28</v>
       </c>
       <c r="N247">
         <v>305</v>
       </c>
       <c r="O247">
         <v>0.875</v>
       </c>
       <c r="P247" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="Q247" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="R247" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
         <v>18</v>
       </c>
       <c r="B248" t="s">
         <v>19</v>
       </c>
       <c r="C248" t="s">
         <v>20</v>
       </c>
       <c r="D248" t="s">
         <v>21</v>
       </c>
       <c r="E248">
         <v>4</v>
       </c>
       <c r="F248" t="s">
         <v>22</v>
       </c>
       <c r="G248" t="s">
         <v>23</v>
       </c>
       <c r="H248" t="s">
         <v>24</v>
       </c>
       <c r="I248" t="s">
         <v>18</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248" t="s">
         <v>26</v>
       </c>
       <c r="L248" t="s">
         <v>27</v>
       </c>
       <c r="M248" t="s">
         <v>28</v>
       </c>
       <c r="N248">
         <v>305</v>
       </c>
       <c r="O248">
         <v>0.875</v>
       </c>
       <c r="P248" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="Q248" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="R248" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
         <v>18</v>
       </c>
       <c r="B249" t="s">
         <v>19</v>
       </c>
       <c r="C249" t="s">
         <v>20</v>
       </c>
       <c r="D249" t="s">
         <v>21</v>
       </c>
       <c r="E249">
         <v>4</v>
       </c>
       <c r="F249" t="s">
         <v>22</v>
       </c>
       <c r="G249" t="s">
         <v>23</v>
       </c>
       <c r="H249" t="s">
         <v>24</v>
       </c>
       <c r="I249" t="s">
         <v>18</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249" t="s">
         <v>26</v>
       </c>
       <c r="L249" t="s">
         <v>27</v>
       </c>
       <c r="M249" t="s">
         <v>28</v>
       </c>
       <c r="N249">
         <v>305</v>
       </c>
       <c r="O249">
         <v>0.875</v>
       </c>
       <c r="P249" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="Q249" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="R249" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
         <v>18</v>
       </c>
       <c r="B250" t="s">
         <v>19</v>
       </c>
       <c r="C250" t="s">
         <v>20</v>
       </c>
       <c r="D250" t="s">
         <v>21</v>
       </c>
       <c r="E250">
         <v>4</v>
       </c>
       <c r="F250" t="s">
         <v>22</v>
       </c>
       <c r="G250" t="s">
         <v>23</v>
       </c>
       <c r="H250" t="s">
         <v>24</v>
       </c>
       <c r="I250" t="s">
         <v>18</v>
       </c>
       <c r="J250" t="s">
         <v>25</v>
       </c>
       <c r="K250" t="s">
         <v>26</v>
       </c>
       <c r="L250" t="s">
         <v>27</v>
       </c>
       <c r="M250" t="s">
         <v>28</v>
       </c>
       <c r="N250">
         <v>305</v>
       </c>
       <c r="O250">
         <v>0.875</v>
       </c>
       <c r="P250" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="Q250" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="R250" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
         <v>18</v>
       </c>
       <c r="B251" t="s">
         <v>19</v>
       </c>
       <c r="C251" t="s">
         <v>20</v>
       </c>
       <c r="D251" t="s">
         <v>21</v>
       </c>
       <c r="E251">
         <v>4</v>
       </c>
       <c r="F251" t="s">
         <v>22</v>
       </c>
       <c r="G251" t="s">
         <v>23</v>
       </c>
       <c r="H251" t="s">
         <v>24</v>
       </c>
       <c r="I251" t="s">
         <v>18</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251" t="s">
         <v>26</v>
       </c>
       <c r="L251" t="s">
         <v>27</v>
       </c>
       <c r="M251" t="s">
         <v>28</v>
       </c>
       <c r="N251">
         <v>305</v>
       </c>
       <c r="O251">
         <v>0.875</v>
       </c>
       <c r="P251" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="Q251" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="R251" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
         <v>18</v>
       </c>
       <c r="B252" t="s">
         <v>19</v>
       </c>
       <c r="C252" t="s">
         <v>20</v>
       </c>
       <c r="D252" t="s">
         <v>21</v>
       </c>
       <c r="E252">
         <v>4</v>
       </c>
       <c r="F252" t="s">
         <v>22</v>
       </c>
       <c r="G252" t="s">
         <v>23</v>
       </c>
       <c r="H252" t="s">
         <v>24</v>
       </c>
       <c r="I252" t="s">
         <v>18</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252" t="s">
         <v>26</v>
       </c>
       <c r="L252" t="s">
         <v>27</v>
       </c>
       <c r="M252" t="s">
         <v>28</v>
       </c>
       <c r="N252">
         <v>305</v>
       </c>
       <c r="O252">
         <v>0.875</v>
       </c>
       <c r="P252" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="Q252" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="R252" t="s">
-        <v>124</v>
+        <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
         <v>18</v>
       </c>
       <c r="B253" t="s">
         <v>19</v>
       </c>
       <c r="C253" t="s">
         <v>20</v>
       </c>
       <c r="D253" t="s">
         <v>21</v>
       </c>
       <c r="E253">
         <v>4</v>
       </c>
       <c r="F253" t="s">
         <v>22</v>
       </c>
       <c r="G253" t="s">
         <v>23</v>
       </c>
       <c r="H253" t="s">
         <v>24</v>
       </c>
       <c r="I253" t="s">
         <v>18</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253" t="s">
         <v>26</v>
       </c>
       <c r="L253" t="s">
         <v>27</v>
       </c>
       <c r="M253" t="s">
         <v>28</v>
       </c>
       <c r="N253">
         <v>305</v>
       </c>
       <c r="O253">
         <v>0.875</v>
       </c>
       <c r="P253" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="Q253" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="R253" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
         <v>18</v>
       </c>
       <c r="B254" t="s">
         <v>19</v>
       </c>
       <c r="C254" t="s">
         <v>20</v>
       </c>
       <c r="D254" t="s">
         <v>21</v>
       </c>
       <c r="E254">
         <v>4</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254" t="s">
         <v>23</v>
       </c>
       <c r="H254" t="s">
         <v>24</v>
       </c>
       <c r="I254" t="s">
         <v>18</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
         <v>26</v>
       </c>
       <c r="L254" t="s">
         <v>27</v>
       </c>
       <c r="M254" t="s">
         <v>28</v>
       </c>
       <c r="N254">
         <v>305</v>
       </c>
       <c r="O254">
         <v>0.875</v>
       </c>
       <c r="P254" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="Q254" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="R254" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
         <v>18</v>
       </c>
       <c r="B255" t="s">
         <v>19</v>
       </c>
       <c r="C255" t="s">
         <v>20</v>
       </c>
       <c r="D255" t="s">
         <v>21</v>
       </c>
       <c r="E255">
         <v>4</v>
       </c>
       <c r="F255" t="s">
         <v>22</v>
       </c>
       <c r="G255" t="s">
         <v>23</v>
       </c>
       <c r="H255" t="s">
         <v>24</v>
       </c>
       <c r="I255" t="s">
         <v>18</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255" t="s">
         <v>26</v>
       </c>
       <c r="L255" t="s">
         <v>27</v>
       </c>
       <c r="M255" t="s">
         <v>28</v>
       </c>
       <c r="N255">
         <v>305</v>
       </c>
       <c r="O255">
         <v>0.875</v>
       </c>
       <c r="P255" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="Q255" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="R255" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
     </row>
     <row r="256" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
         <v>18</v>
       </c>
       <c r="B256" t="s">
         <v>19</v>
       </c>
       <c r="C256" t="s">
         <v>20</v>
       </c>
       <c r="D256" t="s">
         <v>21</v>
       </c>
       <c r="E256">
         <v>4</v>
       </c>
       <c r="F256" t="s">
         <v>22</v>
       </c>
       <c r="G256" t="s">
         <v>23</v>
       </c>
       <c r="H256" t="s">
         <v>24</v>
       </c>
       <c r="I256" t="s">
         <v>18</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256" t="s">
         <v>26</v>
       </c>
       <c r="L256" t="s">
         <v>27</v>
       </c>
       <c r="M256" t="s">
         <v>28</v>
       </c>
       <c r="N256">
         <v>305</v>
       </c>
       <c r="O256">
         <v>0.875</v>
       </c>
       <c r="P256" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="Q256" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="R256" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="257" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
         <v>18</v>
       </c>
       <c r="B257" t="s">
         <v>19</v>
       </c>
       <c r="C257" t="s">
         <v>20</v>
       </c>
       <c r="D257" t="s">
         <v>21</v>
       </c>
       <c r="E257">
         <v>4</v>
       </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257" t="s">
@@ -17659,166 +27262,166 @@
       <c r="H257" t="s">
         <v>24</v>
       </c>
       <c r="I257" t="s">
         <v>18</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257" t="s">
         <v>26</v>
       </c>
       <c r="L257" t="s">
         <v>27</v>
       </c>
       <c r="M257" t="s">
         <v>28</v>
       </c>
       <c r="N257">
         <v>305</v>
       </c>
       <c r="O257">
         <v>0.875</v>
       </c>
       <c r="P257" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="Q257" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="R257" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
     </row>
     <row r="258" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
         <v>18</v>
       </c>
       <c r="B258" t="s">
         <v>19</v>
       </c>
       <c r="C258" t="s">
         <v>20</v>
       </c>
       <c r="D258" t="s">
         <v>21</v>
       </c>
       <c r="E258">
         <v>4</v>
       </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258" t="s">
         <v>23</v>
       </c>
       <c r="H258" t="s">
         <v>24</v>
       </c>
       <c r="I258" t="s">
         <v>18</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258" t="s">
         <v>26</v>
       </c>
       <c r="L258" t="s">
         <v>27</v>
       </c>
       <c r="M258" t="s">
         <v>28</v>
       </c>
       <c r="N258">
         <v>305</v>
       </c>
       <c r="O258">
         <v>0.875</v>
       </c>
       <c r="P258" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="Q258" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="R258" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
     </row>
     <row r="259" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
         <v>18</v>
       </c>
       <c r="B259" t="s">
         <v>19</v>
       </c>
       <c r="C259" t="s">
         <v>20</v>
       </c>
       <c r="D259" t="s">
         <v>21</v>
       </c>
       <c r="E259">
         <v>4</v>
       </c>
       <c r="F259" t="s">
         <v>22</v>
       </c>
       <c r="G259" t="s">
         <v>23</v>
       </c>
       <c r="H259" t="s">
         <v>24</v>
       </c>
       <c r="I259" t="s">
         <v>18</v>
       </c>
       <c r="J259" t="s">
         <v>25</v>
       </c>
       <c r="K259" t="s">
         <v>26</v>
       </c>
       <c r="L259" t="s">
         <v>27</v>
       </c>
       <c r="M259" t="s">
         <v>28</v>
       </c>
       <c r="N259">
         <v>305</v>
       </c>
       <c r="O259">
         <v>0.875</v>
       </c>
       <c r="P259" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="Q259" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="R259" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="260" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
         <v>18</v>
       </c>
       <c r="B260" t="s">
         <v>19</v>
       </c>
       <c r="C260" t="s">
         <v>20</v>
       </c>
       <c r="D260" t="s">
         <v>21</v>
       </c>
       <c r="E260">
         <v>4</v>
       </c>
       <c r="F260" t="s">
         <v>22</v>
       </c>
       <c r="G260" t="s">
@@ -17827,1790 +27430,1790 @@
       <c r="H260" t="s">
         <v>24</v>
       </c>
       <c r="I260" t="s">
         <v>18</v>
       </c>
       <c r="J260" t="s">
         <v>25</v>
       </c>
       <c r="K260" t="s">
         <v>26</v>
       </c>
       <c r="L260" t="s">
         <v>27</v>
       </c>
       <c r="M260" t="s">
         <v>28</v>
       </c>
       <c r="N260">
         <v>305</v>
       </c>
       <c r="O260">
         <v>0.875</v>
       </c>
       <c r="P260" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="Q260" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="R260" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
     </row>
     <row r="261" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
         <v>18</v>
       </c>
       <c r="B261" t="s">
         <v>19</v>
       </c>
       <c r="C261" t="s">
         <v>20</v>
       </c>
       <c r="D261" t="s">
         <v>21</v>
       </c>
       <c r="E261">
         <v>4</v>
       </c>
       <c r="F261" t="s">
         <v>22</v>
       </c>
       <c r="G261" t="s">
         <v>23</v>
       </c>
       <c r="H261" t="s">
         <v>24</v>
       </c>
       <c r="I261" t="s">
         <v>18</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261" t="s">
         <v>26</v>
       </c>
       <c r="L261" t="s">
         <v>27</v>
       </c>
       <c r="M261" t="s">
         <v>28</v>
       </c>
       <c r="N261">
         <v>305</v>
       </c>
       <c r="O261">
         <v>0.875</v>
       </c>
       <c r="P261" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="Q261" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="R261" t="s">
-        <v>124</v>
+        <v>794</v>
       </c>
     </row>
     <row r="262" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
         <v>18</v>
       </c>
       <c r="B262" t="s">
         <v>19</v>
       </c>
       <c r="C262" t="s">
         <v>20</v>
       </c>
       <c r="D262" t="s">
         <v>21</v>
       </c>
       <c r="E262">
         <v>4</v>
       </c>
       <c r="F262" t="s">
         <v>22</v>
       </c>
       <c r="G262" t="s">
         <v>23</v>
       </c>
       <c r="H262" t="s">
         <v>24</v>
       </c>
       <c r="I262" t="s">
         <v>18</v>
       </c>
       <c r="J262" t="s">
         <v>25</v>
       </c>
       <c r="K262" t="s">
         <v>26</v>
       </c>
       <c r="L262" t="s">
         <v>27</v>
       </c>
       <c r="M262" t="s">
         <v>28</v>
       </c>
       <c r="N262">
         <v>305</v>
       </c>
       <c r="O262">
         <v>0.875</v>
       </c>
       <c r="P262" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="Q262" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="R262" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
     </row>
     <row r="263" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
         <v>18</v>
       </c>
       <c r="B263" t="s">
         <v>19</v>
       </c>
       <c r="C263" t="s">
         <v>20</v>
       </c>
       <c r="D263" t="s">
         <v>21</v>
       </c>
       <c r="E263">
         <v>4</v>
       </c>
       <c r="F263" t="s">
         <v>22</v>
       </c>
       <c r="G263" t="s">
         <v>23</v>
       </c>
       <c r="H263" t="s">
         <v>24</v>
       </c>
       <c r="I263" t="s">
         <v>18</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263" t="s">
         <v>26</v>
       </c>
       <c r="L263" t="s">
         <v>27</v>
       </c>
       <c r="M263" t="s">
         <v>28</v>
       </c>
       <c r="N263">
         <v>305</v>
       </c>
       <c r="O263">
         <v>0.875</v>
       </c>
       <c r="P263" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="Q263" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="R263" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
     </row>
     <row r="264" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>18</v>
       </c>
       <c r="B264" t="s">
         <v>19</v>
       </c>
       <c r="C264" t="s">
         <v>20</v>
       </c>
       <c r="D264" t="s">
         <v>21</v>
       </c>
       <c r="E264">
         <v>4</v>
       </c>
       <c r="F264" t="s">
         <v>22</v>
       </c>
       <c r="G264" t="s">
         <v>23</v>
       </c>
       <c r="H264" t="s">
         <v>24</v>
       </c>
       <c r="I264" t="s">
         <v>18</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264" t="s">
         <v>26</v>
       </c>
       <c r="L264" t="s">
         <v>27</v>
       </c>
       <c r="M264" t="s">
         <v>28</v>
       </c>
       <c r="N264">
         <v>305</v>
       </c>
       <c r="O264">
         <v>0.875</v>
       </c>
       <c r="P264" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="Q264" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="R264" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
     </row>
     <row r="265" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
         <v>18</v>
       </c>
       <c r="B265" t="s">
         <v>19</v>
       </c>
       <c r="C265" t="s">
         <v>20</v>
       </c>
       <c r="D265" t="s">
         <v>21</v>
       </c>
       <c r="E265">
         <v>4</v>
       </c>
       <c r="F265" t="s">
         <v>22</v>
       </c>
       <c r="G265" t="s">
         <v>23</v>
       </c>
       <c r="H265" t="s">
         <v>24</v>
       </c>
       <c r="I265" t="s">
         <v>18</v>
       </c>
       <c r="J265" t="s">
         <v>25</v>
       </c>
       <c r="K265" t="s">
         <v>26</v>
       </c>
       <c r="L265" t="s">
         <v>27</v>
       </c>
       <c r="M265" t="s">
         <v>28</v>
       </c>
       <c r="N265">
         <v>305</v>
       </c>
       <c r="O265">
         <v>0.875</v>
       </c>
       <c r="P265" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="Q265" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="R265" t="s">
-        <v>124</v>
+        <v>806</v>
       </c>
     </row>
     <row r="266" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
         <v>18</v>
       </c>
       <c r="B266" t="s">
         <v>19</v>
       </c>
       <c r="C266" t="s">
         <v>20</v>
       </c>
       <c r="D266" t="s">
         <v>21</v>
       </c>
       <c r="E266">
         <v>4</v>
       </c>
       <c r="F266" t="s">
         <v>22</v>
       </c>
       <c r="G266" t="s">
         <v>23</v>
       </c>
       <c r="H266" t="s">
         <v>24</v>
       </c>
       <c r="I266" t="s">
         <v>18</v>
       </c>
       <c r="J266" t="s">
         <v>25</v>
       </c>
       <c r="K266" t="s">
         <v>26</v>
       </c>
       <c r="L266" t="s">
         <v>27</v>
       </c>
       <c r="M266" t="s">
         <v>28</v>
       </c>
       <c r="N266">
         <v>305</v>
       </c>
       <c r="O266">
         <v>0.875</v>
       </c>
       <c r="P266" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="Q266" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="R266" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
     </row>
     <row r="267" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
         <v>18</v>
       </c>
       <c r="B267" t="s">
         <v>19</v>
       </c>
       <c r="C267" t="s">
         <v>20</v>
       </c>
       <c r="D267" t="s">
         <v>21</v>
       </c>
       <c r="E267">
         <v>4</v>
       </c>
       <c r="F267" t="s">
         <v>22</v>
       </c>
       <c r="G267" t="s">
         <v>23</v>
       </c>
       <c r="H267" t="s">
         <v>24</v>
       </c>
       <c r="I267" t="s">
         <v>18</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
         <v>26</v>
       </c>
       <c r="L267" t="s">
         <v>27</v>
       </c>
       <c r="M267" t="s">
         <v>28</v>
       </c>
       <c r="N267">
         <v>305</v>
       </c>
       <c r="O267">
         <v>0.875</v>
       </c>
       <c r="P267" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="Q267" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="R267" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
     </row>
     <row r="268" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
         <v>18</v>
       </c>
       <c r="B268" t="s">
         <v>19</v>
       </c>
       <c r="C268" t="s">
         <v>20</v>
       </c>
       <c r="D268" t="s">
         <v>21</v>
       </c>
       <c r="E268">
         <v>4</v>
       </c>
       <c r="F268" t="s">
         <v>22</v>
       </c>
       <c r="G268" t="s">
         <v>23</v>
       </c>
       <c r="H268" t="s">
         <v>24</v>
       </c>
       <c r="I268" t="s">
         <v>18</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268" t="s">
         <v>26</v>
       </c>
       <c r="L268" t="s">
         <v>27</v>
       </c>
       <c r="M268" t="s">
         <v>28</v>
       </c>
       <c r="N268">
         <v>305</v>
       </c>
       <c r="O268">
         <v>0.875</v>
       </c>
       <c r="P268" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
       <c r="Q268" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="R268" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
     </row>
     <row r="269" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>18</v>
       </c>
       <c r="B269" t="s">
         <v>19</v>
       </c>
       <c r="C269" t="s">
         <v>20</v>
       </c>
       <c r="D269" t="s">
         <v>21</v>
       </c>
       <c r="E269">
         <v>4</v>
       </c>
       <c r="F269" t="s">
         <v>22</v>
       </c>
       <c r="G269" t="s">
         <v>23</v>
       </c>
       <c r="H269" t="s">
         <v>24</v>
       </c>
       <c r="I269" t="s">
         <v>18</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269" t="s">
         <v>26</v>
       </c>
       <c r="L269" t="s">
         <v>27</v>
       </c>
       <c r="M269" t="s">
         <v>28</v>
       </c>
       <c r="N269">
         <v>305</v>
       </c>
       <c r="O269">
         <v>0.875</v>
       </c>
       <c r="P269" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="Q269" t="s">
-        <v>808</v>
+        <v>817</v>
       </c>
       <c r="R269" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
     </row>
     <row r="270" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
         <v>18</v>
       </c>
       <c r="B270" t="s">
         <v>19</v>
       </c>
       <c r="C270" t="s">
         <v>20</v>
       </c>
       <c r="D270" t="s">
         <v>21</v>
       </c>
       <c r="E270">
         <v>4</v>
       </c>
       <c r="F270" t="s">
         <v>22</v>
       </c>
       <c r="G270" t="s">
         <v>23</v>
       </c>
       <c r="H270" t="s">
         <v>24</v>
       </c>
       <c r="I270" t="s">
         <v>18</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270" t="s">
         <v>26</v>
       </c>
       <c r="L270" t="s">
         <v>27</v>
       </c>
       <c r="M270" t="s">
         <v>28</v>
       </c>
       <c r="N270">
         <v>305</v>
       </c>
       <c r="O270">
         <v>0.875</v>
       </c>
       <c r="P270" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="Q270" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
       <c r="R270" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
     </row>
     <row r="271" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
         <v>18</v>
       </c>
       <c r="B271" t="s">
         <v>19</v>
       </c>
       <c r="C271" t="s">
         <v>20</v>
       </c>
       <c r="D271" t="s">
         <v>21</v>
       </c>
       <c r="E271">
         <v>4</v>
       </c>
       <c r="F271" t="s">
         <v>22</v>
       </c>
       <c r="G271" t="s">
         <v>23</v>
       </c>
       <c r="H271" t="s">
         <v>24</v>
       </c>
       <c r="I271" t="s">
         <v>18</v>
       </c>
       <c r="J271" t="s">
         <v>25</v>
       </c>
       <c r="K271" t="s">
         <v>26</v>
       </c>
       <c r="L271" t="s">
         <v>27</v>
       </c>
       <c r="M271" t="s">
         <v>28</v>
       </c>
       <c r="N271">
         <v>305</v>
       </c>
       <c r="O271">
         <v>0.875</v>
       </c>
       <c r="P271" t="s">
-        <v>813</v>
+        <v>822</v>
       </c>
       <c r="Q271" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
       <c r="R271" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
     </row>
     <row r="272" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
         <v>18</v>
       </c>
       <c r="B272" t="s">
         <v>19</v>
       </c>
       <c r="C272" t="s">
         <v>20</v>
       </c>
       <c r="D272" t="s">
         <v>21</v>
       </c>
       <c r="E272">
         <v>4</v>
       </c>
       <c r="F272" t="s">
         <v>22</v>
       </c>
       <c r="G272" t="s">
         <v>23</v>
       </c>
       <c r="H272" t="s">
         <v>24</v>
       </c>
       <c r="I272" t="s">
         <v>18</v>
       </c>
       <c r="J272" t="s">
         <v>25</v>
       </c>
       <c r="K272" t="s">
         <v>26</v>
       </c>
       <c r="L272" t="s">
         <v>27</v>
       </c>
       <c r="M272" t="s">
         <v>28</v>
       </c>
       <c r="N272">
         <v>305</v>
       </c>
       <c r="O272">
         <v>0.875</v>
       </c>
       <c r="P272" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="Q272" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="R272" t="s">
-        <v>818</v>
+        <v>827</v>
       </c>
     </row>
     <row r="273" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
         <v>18</v>
       </c>
       <c r="B273" t="s">
         <v>19</v>
       </c>
       <c r="C273" t="s">
         <v>20</v>
       </c>
       <c r="D273" t="s">
         <v>21</v>
       </c>
       <c r="E273">
         <v>4</v>
       </c>
       <c r="F273" t="s">
         <v>22</v>
       </c>
       <c r="G273" t="s">
         <v>23</v>
       </c>
       <c r="H273" t="s">
         <v>24</v>
       </c>
       <c r="I273" t="s">
         <v>18</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273" t="s">
         <v>26</v>
       </c>
       <c r="L273" t="s">
         <v>27</v>
       </c>
       <c r="M273" t="s">
         <v>28</v>
       </c>
       <c r="N273">
         <v>305</v>
       </c>
       <c r="O273">
         <v>0.875</v>
       </c>
       <c r="P273" t="s">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="Q273" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="R273" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
     </row>
     <row r="274" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
         <v>18</v>
       </c>
       <c r="B274" t="s">
         <v>19</v>
       </c>
       <c r="C274" t="s">
         <v>20</v>
       </c>
       <c r="D274" t="s">
         <v>21</v>
       </c>
       <c r="E274">
         <v>4</v>
       </c>
       <c r="F274" t="s">
         <v>22</v>
       </c>
       <c r="G274" t="s">
         <v>23</v>
       </c>
       <c r="H274" t="s">
         <v>24</v>
       </c>
       <c r="I274" t="s">
         <v>18</v>
       </c>
       <c r="J274" t="s">
         <v>25</v>
       </c>
       <c r="K274" t="s">
         <v>26</v>
       </c>
       <c r="L274" t="s">
         <v>27</v>
       </c>
       <c r="M274" t="s">
         <v>28</v>
       </c>
       <c r="N274">
         <v>305</v>
       </c>
       <c r="O274">
         <v>0.875</v>
       </c>
       <c r="P274" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="Q274" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="R274" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
     </row>
     <row r="275" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
         <v>18</v>
       </c>
       <c r="B275" t="s">
         <v>19</v>
       </c>
       <c r="C275" t="s">
         <v>20</v>
       </c>
       <c r="D275" t="s">
         <v>21</v>
       </c>
       <c r="E275">
         <v>4</v>
       </c>
       <c r="F275" t="s">
         <v>22</v>
       </c>
       <c r="G275" t="s">
         <v>23</v>
       </c>
       <c r="H275" t="s">
         <v>24</v>
       </c>
       <c r="I275" t="s">
         <v>18</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275" t="s">
         <v>26</v>
       </c>
       <c r="L275" t="s">
         <v>27</v>
       </c>
       <c r="M275" t="s">
         <v>28</v>
       </c>
       <c r="N275">
         <v>305</v>
       </c>
       <c r="O275">
         <v>0.875</v>
       </c>
       <c r="P275" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="Q275" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="R275" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
     </row>
     <row r="276" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
         <v>18</v>
       </c>
       <c r="B276" t="s">
         <v>19</v>
       </c>
       <c r="C276" t="s">
         <v>20</v>
       </c>
       <c r="D276" t="s">
         <v>21</v>
       </c>
       <c r="E276">
         <v>4</v>
       </c>
       <c r="F276" t="s">
         <v>22</v>
       </c>
       <c r="G276" t="s">
         <v>23</v>
       </c>
       <c r="H276" t="s">
         <v>24</v>
       </c>
       <c r="I276" t="s">
         <v>18</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276" t="s">
         <v>26</v>
       </c>
       <c r="L276" t="s">
         <v>27</v>
       </c>
       <c r="M276" t="s">
         <v>28</v>
       </c>
       <c r="N276">
         <v>305</v>
       </c>
       <c r="O276">
         <v>0.875</v>
       </c>
       <c r="P276" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="Q276" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="R276" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
     </row>
     <row r="277" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
         <v>18</v>
       </c>
       <c r="B277" t="s">
         <v>19</v>
       </c>
       <c r="C277" t="s">
         <v>20</v>
       </c>
       <c r="D277" t="s">
         <v>21</v>
       </c>
       <c r="E277">
         <v>4</v>
       </c>
       <c r="F277" t="s">
         <v>22</v>
       </c>
       <c r="G277" t="s">
         <v>23</v>
       </c>
       <c r="H277" t="s">
         <v>24</v>
       </c>
       <c r="I277" t="s">
         <v>18</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277" t="s">
         <v>26</v>
       </c>
       <c r="L277" t="s">
         <v>27</v>
       </c>
       <c r="M277" t="s">
         <v>28</v>
       </c>
       <c r="N277">
         <v>305</v>
       </c>
       <c r="O277">
         <v>0.875</v>
       </c>
       <c r="P277" t="s">
-        <v>831</v>
+        <v>840</v>
       </c>
       <c r="Q277" t="s">
-        <v>832</v>
+        <v>841</v>
       </c>
       <c r="R277" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
     </row>
     <row r="278" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
         <v>18</v>
       </c>
       <c r="B278" t="s">
         <v>19</v>
       </c>
       <c r="C278" t="s">
         <v>20</v>
       </c>
       <c r="D278" t="s">
         <v>21</v>
       </c>
       <c r="E278">
         <v>4</v>
       </c>
       <c r="F278" t="s">
         <v>22</v>
       </c>
       <c r="G278" t="s">
         <v>23</v>
       </c>
       <c r="H278" t="s">
         <v>24</v>
       </c>
       <c r="I278" t="s">
         <v>18</v>
       </c>
       <c r="J278" t="s">
         <v>25</v>
       </c>
       <c r="K278" t="s">
         <v>26</v>
       </c>
       <c r="L278" t="s">
         <v>27</v>
       </c>
       <c r="M278" t="s">
         <v>28</v>
       </c>
       <c r="N278">
         <v>305</v>
       </c>
       <c r="O278">
         <v>0.875</v>
       </c>
       <c r="P278" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="Q278" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="R278" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
     </row>
     <row r="279" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
         <v>18</v>
       </c>
       <c r="B279" t="s">
         <v>19</v>
       </c>
       <c r="C279" t="s">
         <v>20</v>
       </c>
       <c r="D279" t="s">
         <v>21</v>
       </c>
       <c r="E279">
         <v>4</v>
       </c>
       <c r="F279" t="s">
         <v>22</v>
       </c>
       <c r="G279" t="s">
         <v>23</v>
       </c>
       <c r="H279" t="s">
         <v>24</v>
       </c>
       <c r="I279" t="s">
         <v>18</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279" t="s">
         <v>26</v>
       </c>
       <c r="L279" t="s">
         <v>27</v>
       </c>
       <c r="M279" t="s">
         <v>28</v>
       </c>
       <c r="N279">
         <v>305</v>
       </c>
       <c r="O279">
         <v>0.875</v>
       </c>
       <c r="P279" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="Q279" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
       <c r="R279" t="s">
-        <v>839</v>
+        <v>848</v>
       </c>
     </row>
     <row r="280" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
         <v>18</v>
       </c>
       <c r="B280" t="s">
         <v>19</v>
       </c>
       <c r="C280" t="s">
         <v>20</v>
       </c>
       <c r="D280" t="s">
         <v>21</v>
       </c>
       <c r="E280">
         <v>4</v>
       </c>
       <c r="F280" t="s">
         <v>22</v>
       </c>
       <c r="G280" t="s">
         <v>23</v>
       </c>
       <c r="H280" t="s">
         <v>24</v>
       </c>
       <c r="I280" t="s">
         <v>18</v>
       </c>
       <c r="J280" t="s">
         <v>25</v>
       </c>
       <c r="K280" t="s">
         <v>26</v>
       </c>
       <c r="L280" t="s">
         <v>27</v>
       </c>
       <c r="M280" t="s">
         <v>28</v>
       </c>
       <c r="N280">
         <v>305</v>
       </c>
       <c r="O280">
         <v>0.875</v>
       </c>
       <c r="P280" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
       <c r="Q280" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="R280" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
     </row>
     <row r="281" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
         <v>18</v>
       </c>
       <c r="B281" t="s">
         <v>19</v>
       </c>
       <c r="C281" t="s">
         <v>20</v>
       </c>
       <c r="D281" t="s">
         <v>21</v>
       </c>
       <c r="E281">
         <v>4</v>
       </c>
       <c r="F281" t="s">
         <v>22</v>
       </c>
       <c r="G281" t="s">
         <v>23</v>
       </c>
       <c r="H281" t="s">
         <v>24</v>
       </c>
       <c r="I281" t="s">
         <v>18</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281" t="s">
         <v>26</v>
       </c>
       <c r="L281" t="s">
         <v>27</v>
       </c>
       <c r="M281" t="s">
         <v>28</v>
       </c>
       <c r="N281">
         <v>305</v>
       </c>
       <c r="O281">
         <v>0.875</v>
       </c>
       <c r="P281" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="Q281" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="R281" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
     </row>
     <row r="282" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
         <v>18</v>
       </c>
       <c r="B282" t="s">
         <v>19</v>
       </c>
       <c r="C282" t="s">
         <v>20</v>
       </c>
       <c r="D282" t="s">
         <v>21</v>
       </c>
       <c r="E282">
         <v>4</v>
       </c>
       <c r="F282" t="s">
         <v>22</v>
       </c>
       <c r="G282" t="s">
         <v>23</v>
       </c>
       <c r="H282" t="s">
         <v>24</v>
       </c>
       <c r="I282" t="s">
         <v>18</v>
       </c>
       <c r="J282" t="s">
         <v>25</v>
       </c>
       <c r="K282" t="s">
         <v>26</v>
       </c>
       <c r="L282" t="s">
         <v>27</v>
       </c>
       <c r="M282" t="s">
         <v>28</v>
       </c>
       <c r="N282">
         <v>305</v>
       </c>
       <c r="O282">
         <v>0.875</v>
       </c>
       <c r="P282" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="Q282" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="R282" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
     </row>
     <row r="283" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
         <v>18</v>
       </c>
       <c r="B283" t="s">
         <v>19</v>
       </c>
       <c r="C283" t="s">
         <v>20</v>
       </c>
       <c r="D283" t="s">
         <v>21</v>
       </c>
       <c r="E283">
         <v>4</v>
       </c>
       <c r="F283" t="s">
         <v>22</v>
       </c>
       <c r="G283" t="s">
         <v>23</v>
       </c>
       <c r="H283" t="s">
         <v>24</v>
       </c>
       <c r="I283" t="s">
         <v>18</v>
       </c>
       <c r="J283" t="s">
         <v>25</v>
       </c>
       <c r="K283" t="s">
         <v>26</v>
       </c>
       <c r="L283" t="s">
         <v>27</v>
       </c>
       <c r="M283" t="s">
         <v>28</v>
       </c>
       <c r="N283">
         <v>305</v>
       </c>
       <c r="O283">
         <v>0.875</v>
       </c>
       <c r="P283" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="Q283" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="R283" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
     </row>
     <row r="284" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
         <v>18</v>
       </c>
       <c r="B284" t="s">
         <v>19</v>
       </c>
       <c r="C284" t="s">
         <v>20</v>
       </c>
       <c r="D284" t="s">
         <v>21</v>
       </c>
       <c r="E284">
         <v>4</v>
       </c>
       <c r="F284" t="s">
         <v>22</v>
       </c>
       <c r="G284" t="s">
         <v>23</v>
       </c>
       <c r="H284" t="s">
         <v>24</v>
       </c>
       <c r="I284" t="s">
         <v>18</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284" t="s">
         <v>26</v>
       </c>
       <c r="L284" t="s">
         <v>27</v>
       </c>
       <c r="M284" t="s">
         <v>28</v>
       </c>
       <c r="N284">
         <v>305</v>
       </c>
       <c r="O284">
         <v>0.875</v>
       </c>
       <c r="P284" t="s">
-        <v>852</v>
+        <v>861</v>
       </c>
       <c r="Q284" t="s">
-        <v>853</v>
+        <v>862</v>
       </c>
       <c r="R284" t="s">
-        <v>854</v>
+        <v>863</v>
       </c>
     </row>
     <row r="285" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
         <v>18</v>
       </c>
       <c r="B285" t="s">
         <v>19</v>
       </c>
       <c r="C285" t="s">
         <v>20</v>
       </c>
       <c r="D285" t="s">
         <v>21</v>
       </c>
       <c r="E285">
         <v>4</v>
       </c>
       <c r="F285" t="s">
         <v>22</v>
       </c>
       <c r="G285" t="s">
         <v>23</v>
       </c>
       <c r="H285" t="s">
         <v>24</v>
       </c>
       <c r="I285" t="s">
         <v>18</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285" t="s">
         <v>26</v>
       </c>
       <c r="L285" t="s">
         <v>27</v>
       </c>
       <c r="M285" t="s">
         <v>28</v>
       </c>
       <c r="N285">
         <v>305</v>
       </c>
       <c r="O285">
         <v>0.875</v>
       </c>
       <c r="P285" t="s">
-        <v>855</v>
+        <v>864</v>
       </c>
       <c r="Q285" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
       <c r="R285" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
     </row>
     <row r="286" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
         <v>18</v>
       </c>
       <c r="B286" t="s">
         <v>19</v>
       </c>
       <c r="C286" t="s">
         <v>20</v>
       </c>
       <c r="D286" t="s">
         <v>21</v>
       </c>
       <c r="E286">
         <v>4</v>
       </c>
       <c r="F286" t="s">
         <v>22</v>
       </c>
       <c r="G286" t="s">
         <v>23</v>
       </c>
       <c r="H286" t="s">
         <v>24</v>
       </c>
       <c r="I286" t="s">
         <v>18</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>26</v>
       </c>
       <c r="L286" t="s">
         <v>27</v>
       </c>
       <c r="M286" t="s">
         <v>28</v>
       </c>
       <c r="N286">
         <v>305</v>
       </c>
       <c r="O286">
         <v>0.875</v>
       </c>
       <c r="P286" t="s">
-        <v>858</v>
+        <v>867</v>
       </c>
       <c r="Q286" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="R286" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
     </row>
     <row r="287" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
         <v>18</v>
       </c>
       <c r="B287" t="s">
         <v>19</v>
       </c>
       <c r="C287" t="s">
         <v>20</v>
       </c>
       <c r="D287" t="s">
         <v>21</v>
       </c>
       <c r="E287">
         <v>4</v>
       </c>
       <c r="F287" t="s">
         <v>22</v>
       </c>
       <c r="G287" t="s">
         <v>23</v>
       </c>
       <c r="H287" t="s">
         <v>24</v>
       </c>
       <c r="I287" t="s">
         <v>18</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287" t="s">
         <v>26</v>
       </c>
       <c r="L287" t="s">
         <v>27</v>
       </c>
       <c r="M287" t="s">
         <v>28</v>
       </c>
       <c r="N287">
         <v>305</v>
       </c>
       <c r="O287">
         <v>0.875</v>
       </c>
       <c r="P287" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
       <c r="Q287" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="R287" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
     </row>
     <row r="288" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
         <v>18</v>
       </c>
       <c r="B288" t="s">
         <v>19</v>
       </c>
       <c r="C288" t="s">
         <v>20</v>
       </c>
       <c r="D288" t="s">
         <v>21</v>
       </c>
       <c r="E288">
         <v>4</v>
       </c>
       <c r="F288" t="s">
         <v>22</v>
       </c>
       <c r="G288" t="s">
         <v>23</v>
       </c>
       <c r="H288" t="s">
         <v>24</v>
       </c>
       <c r="I288" t="s">
         <v>18</v>
       </c>
       <c r="J288" t="s">
         <v>25</v>
       </c>
       <c r="K288" t="s">
         <v>26</v>
       </c>
       <c r="L288" t="s">
         <v>27</v>
       </c>
       <c r="M288" t="s">
         <v>28</v>
       </c>
       <c r="N288">
         <v>305</v>
       </c>
       <c r="O288">
         <v>0.875</v>
       </c>
       <c r="P288" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="Q288" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="R288" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
     </row>
     <row r="289" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
         <v>18</v>
       </c>
       <c r="B289" t="s">
         <v>19</v>
       </c>
       <c r="C289" t="s">
         <v>20</v>
       </c>
       <c r="D289" t="s">
         <v>21</v>
       </c>
       <c r="E289">
         <v>4</v>
       </c>
       <c r="F289" t="s">
         <v>22</v>
       </c>
       <c r="G289" t="s">
         <v>23</v>
       </c>
       <c r="H289" t="s">
         <v>24</v>
       </c>
       <c r="I289" t="s">
         <v>18</v>
       </c>
       <c r="J289" t="s">
         <v>25</v>
       </c>
       <c r="K289" t="s">
         <v>26</v>
       </c>
       <c r="L289" t="s">
         <v>27</v>
       </c>
       <c r="M289" t="s">
         <v>28</v>
       </c>
       <c r="N289">
         <v>305</v>
       </c>
       <c r="O289">
         <v>0.875</v>
       </c>
       <c r="P289" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="Q289" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
       <c r="R289" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
     </row>
     <row r="290" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
         <v>18</v>
       </c>
       <c r="B290" t="s">
         <v>19</v>
       </c>
       <c r="C290" t="s">
         <v>20</v>
       </c>
       <c r="D290" t="s">
         <v>21</v>
       </c>
       <c r="E290">
         <v>4</v>
       </c>
       <c r="F290" t="s">
         <v>22</v>
       </c>
       <c r="G290" t="s">
         <v>23</v>
       </c>
       <c r="H290" t="s">
         <v>24</v>
       </c>
       <c r="I290" t="s">
         <v>18</v>
       </c>
       <c r="J290" t="s">
         <v>25</v>
       </c>
       <c r="K290" t="s">
         <v>26</v>
       </c>
       <c r="L290" t="s">
         <v>27</v>
       </c>
       <c r="M290" t="s">
         <v>28</v>
       </c>
       <c r="N290">
         <v>305</v>
       </c>
       <c r="O290">
         <v>0.875</v>
       </c>
       <c r="P290" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="Q290" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="R290" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
     </row>
     <row r="291" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
         <v>18</v>
       </c>
       <c r="B291" t="s">
         <v>19</v>
       </c>
       <c r="C291" t="s">
         <v>20</v>
       </c>
       <c r="D291" t="s">
         <v>21</v>
       </c>
       <c r="E291">
         <v>4</v>
       </c>
       <c r="F291" t="s">
         <v>22</v>
       </c>
       <c r="G291" t="s">
         <v>23</v>
       </c>
       <c r="H291" t="s">
         <v>24</v>
       </c>
       <c r="I291" t="s">
         <v>18</v>
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291" t="s">
         <v>26</v>
       </c>
       <c r="L291" t="s">
         <v>27</v>
       </c>
       <c r="M291" t="s">
         <v>28</v>
       </c>
       <c r="N291">
         <v>305</v>
       </c>
       <c r="O291">
         <v>0.875</v>
       </c>
       <c r="P291" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="Q291" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="R291" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="292" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
         <v>18</v>
       </c>
       <c r="B292" t="s">
         <v>19</v>
       </c>
       <c r="C292" t="s">
         <v>20</v>
       </c>
       <c r="D292" t="s">
         <v>21</v>
       </c>
       <c r="E292">
         <v>4</v>
       </c>
       <c r="F292" t="s">
         <v>22</v>
       </c>
       <c r="G292" t="s">
@@ -19619,222 +29222,222 @@
       <c r="H292" t="s">
         <v>24</v>
       </c>
       <c r="I292" t="s">
         <v>18</v>
       </c>
       <c r="J292" t="s">
         <v>25</v>
       </c>
       <c r="K292" t="s">
         <v>26</v>
       </c>
       <c r="L292" t="s">
         <v>27</v>
       </c>
       <c r="M292" t="s">
         <v>28</v>
       </c>
       <c r="N292">
         <v>305</v>
       </c>
       <c r="O292">
         <v>0.875</v>
       </c>
       <c r="P292" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="Q292" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="R292" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
     </row>
     <row r="293" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
         <v>18</v>
       </c>
       <c r="B293" t="s">
         <v>19</v>
       </c>
       <c r="C293" t="s">
         <v>20</v>
       </c>
       <c r="D293" t="s">
         <v>21</v>
       </c>
       <c r="E293">
         <v>4</v>
       </c>
       <c r="F293" t="s">
         <v>22</v>
       </c>
       <c r="G293" t="s">
         <v>23</v>
       </c>
       <c r="H293" t="s">
         <v>24</v>
       </c>
       <c r="I293" t="s">
         <v>18</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293" t="s">
         <v>26</v>
       </c>
       <c r="L293" t="s">
         <v>27</v>
       </c>
       <c r="M293" t="s">
         <v>28</v>
       </c>
       <c r="N293">
         <v>305</v>
       </c>
       <c r="O293">
         <v>0.875</v>
       </c>
       <c r="P293" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="Q293" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="R293" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
     </row>
     <row r="294" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
         <v>18</v>
       </c>
       <c r="B294" t="s">
         <v>19</v>
       </c>
       <c r="C294" t="s">
         <v>20</v>
       </c>
       <c r="D294" t="s">
         <v>21</v>
       </c>
       <c r="E294">
         <v>4</v>
       </c>
       <c r="F294" t="s">
         <v>22</v>
       </c>
       <c r="G294" t="s">
         <v>23</v>
       </c>
       <c r="H294" t="s">
         <v>24</v>
       </c>
       <c r="I294" t="s">
         <v>18</v>
       </c>
       <c r="J294" t="s">
         <v>25</v>
       </c>
       <c r="K294" t="s">
         <v>26</v>
       </c>
       <c r="L294" t="s">
         <v>27</v>
       </c>
       <c r="M294" t="s">
         <v>28</v>
       </c>
       <c r="N294">
         <v>305</v>
       </c>
       <c r="O294">
         <v>0.875</v>
       </c>
       <c r="P294" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="Q294" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="R294" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
     </row>
     <row r="295" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
         <v>18</v>
       </c>
       <c r="B295" t="s">
         <v>19</v>
       </c>
       <c r="C295" t="s">
         <v>20</v>
       </c>
       <c r="D295" t="s">
         <v>21</v>
       </c>
       <c r="E295">
         <v>4</v>
       </c>
       <c r="F295" t="s">
         <v>22</v>
       </c>
       <c r="G295" t="s">
         <v>23</v>
       </c>
       <c r="H295" t="s">
         <v>24</v>
       </c>
       <c r="I295" t="s">
         <v>18</v>
       </c>
       <c r="J295" t="s">
         <v>25</v>
       </c>
       <c r="K295" t="s">
         <v>26</v>
       </c>
       <c r="L295" t="s">
         <v>27</v>
       </c>
       <c r="M295" t="s">
         <v>28</v>
       </c>
       <c r="N295">
         <v>305</v>
       </c>
       <c r="O295">
         <v>0.875</v>
       </c>
       <c r="P295" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="Q295" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
       <c r="R295" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="296" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
         <v>18</v>
       </c>
       <c r="B296" t="s">
         <v>19</v>
       </c>
       <c r="C296" t="s">
         <v>20</v>
       </c>
       <c r="D296" t="s">
         <v>21</v>
       </c>
       <c r="E296">
         <v>4</v>
       </c>
       <c r="F296" t="s">
         <v>22</v>
       </c>
       <c r="G296" t="s">
@@ -19843,617 +29446,617 @@
       <c r="H296" t="s">
         <v>24</v>
       </c>
       <c r="I296" t="s">
         <v>18</v>
       </c>
       <c r="J296" t="s">
         <v>25</v>
       </c>
       <c r="K296" t="s">
         <v>26</v>
       </c>
       <c r="L296" t="s">
         <v>27</v>
       </c>
       <c r="M296" t="s">
         <v>28</v>
       </c>
       <c r="N296">
         <v>305</v>
       </c>
       <c r="O296">
         <v>0.875</v>
       </c>
       <c r="P296" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
       <c r="Q296" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="R296" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
     </row>
     <row r="297" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
         <v>18</v>
       </c>
       <c r="B297" t="s">
         <v>19</v>
       </c>
       <c r="C297" t="s">
         <v>20</v>
       </c>
       <c r="D297" t="s">
         <v>21</v>
       </c>
       <c r="E297">
         <v>4</v>
       </c>
       <c r="F297" t="s">
         <v>22</v>
       </c>
       <c r="G297" t="s">
         <v>23</v>
       </c>
       <c r="H297" t="s">
         <v>24</v>
       </c>
       <c r="I297" t="s">
         <v>18</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297" t="s">
         <v>26</v>
       </c>
       <c r="L297" t="s">
         <v>27</v>
       </c>
       <c r="M297" t="s">
         <v>28</v>
       </c>
       <c r="N297">
         <v>305</v>
       </c>
       <c r="O297">
         <v>0.875</v>
       </c>
       <c r="P297" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="Q297" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="R297" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
     </row>
     <row r="298" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
         <v>18</v>
       </c>
       <c r="B298" t="s">
         <v>19</v>
       </c>
       <c r="C298" t="s">
         <v>20</v>
       </c>
       <c r="D298" t="s">
         <v>21</v>
       </c>
       <c r="E298">
         <v>4</v>
       </c>
       <c r="F298" t="s">
         <v>22</v>
       </c>
       <c r="G298" t="s">
         <v>23</v>
       </c>
       <c r="H298" t="s">
         <v>24</v>
       </c>
       <c r="I298" t="s">
         <v>18</v>
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298" t="s">
         <v>26</v>
       </c>
       <c r="L298" t="s">
         <v>27</v>
       </c>
       <c r="M298" t="s">
         <v>28</v>
       </c>
       <c r="N298">
         <v>305</v>
       </c>
       <c r="O298">
         <v>0.875</v>
       </c>
       <c r="P298" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="Q298" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="R298" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
     </row>
     <row r="299" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>18</v>
       </c>
       <c r="B299" t="s">
         <v>19</v>
       </c>
       <c r="C299" t="s">
         <v>20</v>
       </c>
       <c r="D299" t="s">
         <v>21</v>
       </c>
       <c r="E299">
         <v>4</v>
       </c>
       <c r="F299" t="s">
         <v>22</v>
       </c>
       <c r="G299" t="s">
         <v>23</v>
       </c>
       <c r="H299" t="s">
         <v>24</v>
       </c>
       <c r="I299" t="s">
         <v>18</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299" t="s">
         <v>26</v>
       </c>
       <c r="L299" t="s">
         <v>27</v>
       </c>
       <c r="M299" t="s">
         <v>28</v>
       </c>
       <c r="N299">
         <v>305</v>
       </c>
       <c r="O299">
         <v>0.875</v>
       </c>
       <c r="P299" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="Q299" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="R299" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
     </row>
     <row r="300" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
         <v>18</v>
       </c>
       <c r="B300" t="s">
         <v>19</v>
       </c>
       <c r="C300" t="s">
         <v>20</v>
       </c>
       <c r="D300" t="s">
         <v>21</v>
       </c>
       <c r="E300">
         <v>4</v>
       </c>
       <c r="F300" t="s">
         <v>22</v>
       </c>
       <c r="G300" t="s">
         <v>23</v>
       </c>
       <c r="H300" t="s">
         <v>24</v>
       </c>
       <c r="I300" t="s">
         <v>18</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300" t="s">
         <v>26</v>
       </c>
       <c r="L300" t="s">
         <v>27</v>
       </c>
       <c r="M300" t="s">
         <v>28</v>
       </c>
       <c r="N300">
         <v>305</v>
       </c>
       <c r="O300">
         <v>0.875</v>
       </c>
       <c r="P300" t="s">
-        <v>898</v>
+        <v>907</v>
       </c>
       <c r="Q300" t="s">
-        <v>899</v>
+        <v>908</v>
       </c>
       <c r="R300" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
     </row>
     <row r="301" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
         <v>18</v>
       </c>
       <c r="B301" t="s">
         <v>19</v>
       </c>
       <c r="C301" t="s">
         <v>20</v>
       </c>
       <c r="D301" t="s">
         <v>21</v>
       </c>
       <c r="E301">
         <v>4</v>
       </c>
       <c r="F301" t="s">
         <v>22</v>
       </c>
       <c r="G301" t="s">
         <v>23</v>
       </c>
       <c r="H301" t="s">
         <v>24</v>
       </c>
       <c r="I301" t="s">
         <v>18</v>
       </c>
       <c r="J301" t="s">
         <v>25</v>
       </c>
       <c r="K301" t="s">
         <v>26</v>
       </c>
       <c r="L301" t="s">
         <v>27</v>
       </c>
       <c r="M301" t="s">
         <v>28</v>
       </c>
       <c r="N301">
         <v>305</v>
       </c>
       <c r="O301">
         <v>0.875</v>
       </c>
       <c r="P301" t="s">
-        <v>901</v>
+        <v>910</v>
       </c>
       <c r="Q301" t="s">
-        <v>902</v>
+        <v>911</v>
       </c>
       <c r="R301" t="s">
-        <v>903</v>
+        <v>912</v>
       </c>
     </row>
     <row r="302" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
         <v>18</v>
       </c>
       <c r="B302" t="s">
         <v>19</v>
       </c>
       <c r="C302" t="s">
         <v>20</v>
       </c>
       <c r="D302" t="s">
         <v>21</v>
       </c>
       <c r="E302">
         <v>4</v>
       </c>
       <c r="F302" t="s">
         <v>22</v>
       </c>
       <c r="G302" t="s">
         <v>23</v>
       </c>
       <c r="H302" t="s">
         <v>24</v>
       </c>
       <c r="I302" t="s">
         <v>18</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302" t="s">
         <v>26</v>
       </c>
       <c r="L302" t="s">
         <v>27</v>
       </c>
       <c r="M302" t="s">
         <v>28</v>
       </c>
       <c r="N302">
         <v>305</v>
       </c>
       <c r="O302">
         <v>0.875</v>
       </c>
       <c r="P302" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="Q302" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="R302" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
     </row>
     <row r="303" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
         <v>18</v>
       </c>
       <c r="B303" t="s">
         <v>19</v>
       </c>
       <c r="C303" t="s">
         <v>20</v>
       </c>
       <c r="D303" t="s">
         <v>21</v>
       </c>
       <c r="E303">
         <v>4</v>
       </c>
       <c r="F303" t="s">
         <v>22</v>
       </c>
       <c r="G303" t="s">
         <v>23</v>
       </c>
       <c r="H303" t="s">
         <v>24</v>
       </c>
       <c r="I303" t="s">
         <v>18</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303" t="s">
         <v>26</v>
       </c>
       <c r="L303" t="s">
         <v>27</v>
       </c>
       <c r="M303" t="s">
         <v>28</v>
       </c>
       <c r="N303">
         <v>305</v>
       </c>
       <c r="O303">
         <v>0.875</v>
       </c>
       <c r="P303" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="Q303" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="R303" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
     </row>
     <row r="304" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>18</v>
       </c>
       <c r="B304" t="s">
         <v>19</v>
       </c>
       <c r="C304" t="s">
         <v>20</v>
       </c>
       <c r="D304" t="s">
         <v>21</v>
       </c>
       <c r="E304">
         <v>4</v>
       </c>
       <c r="F304" t="s">
         <v>22</v>
       </c>
       <c r="G304" t="s">
         <v>23</v>
       </c>
       <c r="H304" t="s">
         <v>24</v>
       </c>
       <c r="I304" t="s">
         <v>18</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304" t="s">
         <v>26</v>
       </c>
       <c r="L304" t="s">
         <v>27</v>
       </c>
       <c r="M304" t="s">
         <v>28</v>
       </c>
       <c r="N304">
         <v>305</v>
       </c>
       <c r="O304">
         <v>0.875</v>
       </c>
       <c r="P304" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
       <c r="Q304" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="R304" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
     </row>
     <row r="305" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
         <v>18</v>
       </c>
       <c r="B305" t="s">
         <v>19</v>
       </c>
       <c r="C305" t="s">
         <v>20</v>
       </c>
       <c r="D305" t="s">
         <v>21</v>
       </c>
       <c r="E305">
         <v>4</v>
       </c>
       <c r="F305" t="s">
         <v>22</v>
       </c>
       <c r="G305" t="s">
         <v>23</v>
       </c>
       <c r="H305" t="s">
         <v>24</v>
       </c>
       <c r="I305" t="s">
         <v>18</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305" t="s">
         <v>26</v>
       </c>
       <c r="L305" t="s">
         <v>27</v>
       </c>
       <c r="M305" t="s">
         <v>28</v>
       </c>
       <c r="N305">
         <v>305</v>
       </c>
       <c r="O305">
         <v>0.875</v>
       </c>
       <c r="P305" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="Q305" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="R305" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
     </row>
     <row r="306" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
         <v>18</v>
       </c>
       <c r="B306" t="s">
         <v>19</v>
       </c>
       <c r="C306" t="s">
         <v>20</v>
       </c>
       <c r="D306" t="s">
         <v>21</v>
       </c>
       <c r="E306">
         <v>4</v>
       </c>
       <c r="F306" t="s">
         <v>22</v>
       </c>
       <c r="G306" t="s">
         <v>23</v>
       </c>
       <c r="H306" t="s">
         <v>24</v>
       </c>
       <c r="I306" t="s">
         <v>18</v>
       </c>
       <c r="J306" t="s">
         <v>25</v>
       </c>
       <c r="K306" t="s">
         <v>26</v>
       </c>
       <c r="L306" t="s">
         <v>27</v>
       </c>
       <c r="M306" t="s">
         <v>28</v>
       </c>
       <c r="N306">
         <v>305</v>
       </c>
       <c r="O306">
         <v>0.875</v>
       </c>
       <c r="P306" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="Q306" t="s">
-        <v>917</v>
+        <v>926</v>
       </c>
       <c r="R306" t="s">
-        <v>918</v>
+        <v>927</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">