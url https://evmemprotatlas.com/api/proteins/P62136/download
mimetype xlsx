--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PP1A</t>
   </si>
   <si>
     <t>P62136</t>
   </si>
   <si>
     <t>Serine/threonine-protein phosphatase PP1-alpha catalytic subunit (PP-1A) (EC 3.1.3.16)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Enzymes; Predicted intracellular proteins; ENZYME proteins:Hydrolases</t>
   </si>
   <si>
     <t>Enzymes, Essential proteins, Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000172531</t>
   </si>
   <si>
     <t>PPP1CA</t>
   </si>
@@ -1211,51 +1211,51 @@
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10" t="s">
         <v>29</v>
       </c>
       <c r="N10">
         <v>26</v>
       </c>
       <c r="O10">
         <v>0.75</v>
       </c>
       <c r="P10" t="s">
         <v>47</v>
       </c>
       <c r="Q10" t="s">
         <v>48</v>
       </c>
       <c r="R10" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">