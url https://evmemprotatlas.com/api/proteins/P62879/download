--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>GBB2</t>
   </si>
   <si>
     <t>P62879</t>
   </si>
   <si>
     <t>Guanine nucleotide-binding protein G(I)/G(S)/G(T) subunit beta-2 (G protein subunit beta-2) (Transducin beta chain 2)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; Potential drug targets; RAS pathway related proteins; Human disease related genes:Congenital malformations:Congenital malformations of the nervous system; Transporters:Accessory Factors Involved in Transport; Disease related genes; Human disease related genes:Cardiovascular diseases:Cardiac diseases</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Potential drug targets, Predicted intracellular proteins, RAS pathway related proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000172354</t>
   </si>
   <si>
     <t>GNB2</t>
   </si>