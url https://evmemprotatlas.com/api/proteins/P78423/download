--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,96 +61,96 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>X3CL1</t>
   </si>
   <si>
     <t>P78423</t>
   </si>
   <si>
     <t>Fractalkine (C-X3-C motif chemokine 1) (CX3C membrane-anchored chemokine) (Neurotactin) (Small-inducible cytokine D1) [Cleaved into: Processed fractalkine]</t>
   </si>
   <si>
     <t>TRANSMEM 342..362; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted secreted proteins</t>
   </si>
   <si>
     <t>Plasma proteins, Predicted membrane proteins, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000006210</t>
   </si>
   <si>
     <t>CX3CL1</t>
   </si>
   <si>
     <t>ABCD-3, C3Xkine, CXC3, CXC3C, NTN, SCYD1</t>
   </si>
   <si>
     <t>C-X3-C motif chemokine ligand 1</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>57372477-57385044</t>
   </si>
   <si>
     <t>38439112</t>
   </si>
   <si>
     <t>Docosahexaenoic acid (DHA) impairs hypoxia-induced cellular and exosomal overexpression of immune-checkpoints and immunomodulatory molecules in different subtypes of breast cancer cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">MDA-MB-231 and BT-474 cells were treated with 100 µM DHA under hypoxic and normoxic conditions for 24 h. Exosomes were isolated by ultracentrifuge and confirmed by electron microscope and anti-CD9, -CD63, -CD81 immunoblotting.
+    <t xml:space="preserve">MDA-MB-231 and BT-474 cells were treated with 100 \xc2\xb5M DHA under hypoxic and normoxic conditions for 24\xc2\xa0h. Exosomes were isolated by ultracentrifuge and confirmed by electron microscope and anti-CD9, -CD63, -CD81 immunoblotting.
 Total RNA from cells and exosomes were extracted and expression of CD39, CD73, CD47, CD80, PD-L1, B7-H3, B7-H4 genes and their related miRs were evaluated by quantitative Real-time PCR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -605,51 +605,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>