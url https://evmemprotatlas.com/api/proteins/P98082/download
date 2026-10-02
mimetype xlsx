--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="59">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>DAB2</t>
   </si>
   <si>
     <t>P98082</t>
   </si>
   <si>
     <t>Disabled homolog 2 (Adaptor molecule disabled-2) (Differentially expressed in ovarian carcinoma 2) (DOC-2) (Differentially-expressed protein 2)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000153071</t>
   </si>
   <si>
     <t>DOC-2</t>
   </si>
@@ -158,50 +158,78 @@
     <t>Extracellular Vesicles Derived From Adult and Fetal Bone Marrow Mesenchymal Stromal Cells Differentially Promote ex vivo Expansion of Hematopoietic Stem and Progenitor Cells.</t>
   </si>
   <si>
     <t>37033249</t>
   </si>
   <si>
     <t>Altered ureido protein modification profiles in seminal plasma extracellular vesicles of non-normozoospermic men.</t>
   </si>
   <si>
     <t>37686366</t>
   </si>
   <si>
     <t>Identification of a Non-Invasive Urinary Exosomal Biomarker for Diabetic Nephropathy Using Data-Independent Acquisition Proteomics.</t>
   </si>
   <si>
     <t>37702715</t>
   </si>
   <si>
     <t>One-Pot Analytical Pipeline for Efficient and Sensitive Proteomic Analysis of Extracellular Vesicles.</t>
   </si>
   <si>
     <t>37862381</t>
   </si>
   <si>
     <t>Surfaceome analysis of extracellular vesicles from senescent cells uncovers uptake repressor DPP4.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Surfaceome analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from senescent cells uncovers uptake repressor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>DPP4</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>38871730</t>
   </si>
   <si>
     <t>Prostate cancer reshapes the secreted and extracellular vesicle urinary proteomes.</t>
   </si>
   <si>
     <t>38938674</t>
   </si>
   <si>
     <t>Gestational age at birth influences protein and RNA content in human milk extracellular vesicles.</t>
   </si>
   <si>
     <t>39949490</t>
   </si>
   <si>
     <t>CRISPR-dCas9 Activation of TSG-6 in MSCs Modulates the Cargo of MSC-Derived Extracellular Vesicles and Attenuates Inflammatory Responses in Human Intervertebral Disc Cells In Vitro.</t>
   </si>
   <si>
     <t>40098346</t>
   </si>
   <si>
     <t>Toward Identification of Markers for Brain-Derived Extracellular Vesicles in Cerebrospinal Fluid: A Large-Scale, Unbiased Analysis Using Proximity Extension Assays.</t>
   </si>
@@ -679,51 +707,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>14</v>
       </c>
       <c r="O2">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -735,51 +763,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>14</v>
       </c>
       <c r="O3">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -791,51 +819,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>14</v>
       </c>
       <c r="O4">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P4" t="s">
         <v>33</v>
       </c>
       <c r="Q4" t="s">
         <v>34</v>
       </c>
       <c r="R4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
@@ -847,51 +875,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>14</v>
       </c>
       <c r="O5">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P5" t="s">
         <v>35</v>
       </c>
       <c r="Q5" t="s">
         <v>36</v>
       </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
@@ -903,51 +931,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>14</v>
       </c>
       <c r="O6">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P6" t="s">
         <v>38</v>
       </c>
       <c r="Q6" t="s">
         <v>39</v>
       </c>
       <c r="R6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
@@ -959,51 +987,51 @@
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7">
         <v>14</v>
       </c>
       <c r="O7">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P7" t="s">
         <v>40</v>
       </c>
       <c r="Q7" t="s">
         <v>41</v>
       </c>
       <c r="R7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
@@ -1015,51 +1043,51 @@
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8">
         <v>14</v>
       </c>
       <c r="O8">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P8" t="s">
         <v>42</v>
       </c>
       <c r="Q8" t="s">
         <v>43</v>
       </c>
       <c r="R8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
@@ -1071,51 +1099,51 @@
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9" t="s">
         <v>28</v>
       </c>
       <c r="N9">
         <v>14</v>
       </c>
       <c r="O9">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P9" t="s">
         <v>44</v>
       </c>
       <c r="Q9" t="s">
         <v>45</v>
       </c>
       <c r="R9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
@@ -1127,51 +1155,51 @@
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10" t="s">
         <v>28</v>
       </c>
       <c r="N10">
         <v>14</v>
       </c>
       <c r="O10">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P10" t="s">
         <v>46</v>
       </c>
       <c r="Q10" t="s">
         <v>47</v>
       </c>
       <c r="R10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
@@ -1183,281 +1211,281 @@
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11" t="s">
         <v>28</v>
       </c>
       <c r="N11">
         <v>14</v>
       </c>
       <c r="O11">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P11" t="s">
         <v>48</v>
       </c>
       <c r="Q11" t="s">
         <v>49</v>
       </c>
       <c r="R11" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12" t="s">
         <v>28</v>
       </c>
       <c r="N12">
         <v>14</v>
       </c>
       <c r="O12">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
       <c r="N13">
         <v>14</v>
       </c>
       <c r="O13">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14" t="s">
         <v>28</v>
       </c>
       <c r="N14">
         <v>14</v>
       </c>
       <c r="O14">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15" t="s">
         <v>28</v>
       </c>
       <c r="N15">
         <v>14</v>
       </c>
       <c r="O15">
-        <v>0.6</v>
+        <v>0.725</v>
       </c>
       <c r="P15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Q15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="R15" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>