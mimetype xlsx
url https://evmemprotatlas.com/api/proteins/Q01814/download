--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="31">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>AT2B2</t>
   </si>
   <si>
     <t>Q01814</t>
   </si>
   <si>
     <t>Plasma membrane calcium-transporting ATPase 2 (PMCA2) (EC 7.2.2.10) (Plasma membrane calcium ATPase isoform 2) (Plasma membrane calcium pump isoform 2)</t>
   </si>
   <si>
     <t>TRANSMEM 95..115; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 153..173; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 391..410; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 444..461; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 876..895; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 906..926; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 947..969; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 988..1009; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1029..1050; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1061..1082; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Enzymes; ENZYME proteins; Transporters:Primary Active Transporters; Disease related genes; FDA approved drug targets:Small molecule drugs; Human disease related genes:Nervous system diseases:Ear disease</t>
   </si>
   <si>
     <t>Disease related genes, Enzymes, FDA approved drug targets, Human disease related genes, Metabolic proteins, Plasma proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000157087</t>
   </si>
   <si>
     <t>ATP2B2</t>
   </si>
@@ -594,55 +594,55 @@
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
-      <c r="N2" t="s">
-        <v>30</v>
+      <c r="N2">
+        <v>0</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.35</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>