--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,96 +61,121 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>TIE2</t>
   </si>
   <si>
     <t>Q02763</t>
   </si>
   <si>
     <t>Angiopoietin-1 receptor (EC 2.7.10.1) (Endothelial tyrosine kinase) (Tunica interna endothelial cell kinase) (Tyrosine kinase with Ig and EGF homology domains-2) (Tyrosine-protein kinase receptor TEK) (Tyrosine-protein kinase receptor TIE-2) (hTIE2) (p140 TEK) (CD antigen CD202b)</t>
   </si>
   <si>
     <t>TRANSMEM 749..769; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>ENZYME proteins:Transferases; Human disease related genes:Congenital malformations:Congenital malformations of eye; CD markers; RAS pathway related proteins; Human disease related genes:Congenital malformations:Congenital malformations of the circulatory system; Enzymes; Cancer-related genes:Candidate cancer biomarkers; Predicted secreted proteins; Kinases:Tyr protein kinases; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Disease related genes, Enzymes, FDA approved drug targets, Human disease related genes, Plasma proteins, Predicted membrane proteins, Predicted secreted proteins, RAS pathway related proteins</t>
   </si>
   <si>
     <t>ENSG00000120156</t>
   </si>
   <si>
     <t>TEK</t>
   </si>
   <si>
     <t>CD202b, TIE-2, TIE2, VMCM, VMCM1</t>
   </si>
   <si>
     <t>TEK receptor tyrosine kinase</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>27109141-27230174</t>
   </si>
   <si>
     <t>38008423</t>
   </si>
   <si>
     <t>Hypoxia-induced endothelial cell-derived exosome stimulates vascular smooth muscle cell proliferation and migration.</t>
   </si>
   <si>
-    <t>In summary, hypoxia affected the secretion of extracellular vesicles by endothelial cells, which can be internalized by VSMCs and accelerate the abnormal proliferation and migration of VSMCs by delivering TGFBR1.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In summary, hypoxia affected the secretion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by endothelial cells, which can be internalized by VSMCs and accelerate the abnormal proliferation and migration of VSMCs by delivering </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>TGFBR1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -604,51 +629,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.275</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>