--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>NOTC2</t>
   </si>
   <si>
     <t>Q04721</t>
   </si>
   <si>
     <t>Neurogenic locus notch homolog protein 2 (Notch 2) (hN2) [Cleaved into: Notch 2 extracellular truncation (N2ECD); Notch 2 intracellular domain (N2ICD)]</t>
   </si>
   <si>
     <t>TRANSMEM 1678..1698; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; Human disease related genes:Endocrine and metabolic diseases:Diabetes; Human disease related genes:Congenital malformations:Congenital malformations of the digestive system; Human disease related genes:Musculoskeletal diseases:Skeletal diseases; Cancer-related genes:Candidate cancer biomarkers; Disease related genes</t>
   </si>
   <si>
     <t>Cancer-related genes, Disease related genes, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000134250</t>
   </si>
   <si>
     <t>NOTCH2</t>
   </si>