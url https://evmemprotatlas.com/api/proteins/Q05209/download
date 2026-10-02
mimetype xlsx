--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PTN12</t>
   </si>
   <si>
     <t>Q05209</t>
   </si>
   <si>
     <t>Tyrosine-protein phosphatase non-receptor type 12 (EC 3.1.3.48) (PTP-PEST) (Protein-tyrosine phosphatase G1) (PTPG1)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Enzymes; Predicted intracellular proteins; ENZYME proteins:Hydrolases</t>
   </si>
   <si>
     <t>Enzymes, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000127947</t>
   </si>
   <si>
     <t>PTPN12</t>
   </si>