--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="116">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,340 +61,1586 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CD47</t>
   </si>
   <si>
     <t>Q08722</t>
   </si>
   <si>
     <t>Leukocyte surface antigen CD47 (Antigenic surface determinant protein OA3) (Integrin-associated protein) (IAP) (Protein MER6) (CD antigen CD47)</t>
   </si>
   <si>
     <t>TRANSMEM 142..162; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 177..197; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 208..228; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 236..256; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 269..289; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters:Transporter channels and pores; CD markers; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>CD markers, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000196776</t>
   </si>
   <si>
     <t>IAP, MER6, OA3</t>
   </si>
   <si>
     <t>CD47 molecule</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>108043091-108091862</t>
   </si>
   <si>
     <t>24887393</t>
   </si>
   <si>
     <t>CD47-dependent immunomodulatory and angiogenic activities of extracellular vesicles produced by T cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">CD47 also regulates the mRNA content of extracellular vesicles in a manner consistent with some of the resulting alterations in target endothelial cell gene expression.
-[...4 lines deleted...]
-Uptake of T cell derived extracellular vesicles by recipient endothelial cells globally alters gene expression in a CD47-dependent manner.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> also regulates the mRNA content of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in a manner consistent with some of the resulting alterations in target endothelial cell gene expression.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-dependent immunomodulatory and angiogenic activities of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> produced by T cells.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released from cells expressing or lacking </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> differentially regulate activation of T cells induced by engaging the T cell receptor.
+Similarly, T cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> modulate endothelial cell responses to vascular endothelial growth factor and tube formation in a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-dependent manner.
+Therefore, the thrombospondin-1 receptor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> directly or indirectly regulates intercellular communication mediated by the transfer of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> between vascular cells.
+Thrombospondin-1 and its receptor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are expressed on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ectosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> derived from T cells, and these </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> are internalized and modulate signaling in both T cells and endothelial cells.
+Uptake of T cell derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> by recipient endothelial cells globally alters gene expression in a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-dependent manner.</t>
+    </r>
   </si>
   <si>
     <t>27728760</t>
   </si>
   <si>
     <t>Surface Glycoproteins of Exosomes Shed by Myeloid-Derived Suppressor Cells Contribute to Function.</t>
   </si>
   <si>
-    <t>Functional bioassays using antibodies to these three molecules demonstrated that CD47, TSP1, and to a lesser extent SIRPα facilitate exosome-mediated MDSC chemotaxis and migration.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Functional bioassays using antibodies to these three molecules demonstrated that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, TSP1, and to a lesser extent SIRP\xce\xb1 facilitate </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-mediated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> MDSC chemotaxis and migration.</t>
+    </r>
   </si>
   <si>
     <t>27819324</t>
   </si>
   <si>
     <t>A rapid, automated surface protein profiling of single circulating exosomes in human blood.</t>
   </si>
   <si>
-    <t>Our studies show a differential CD47 expression in blood-derived individual circulating exosomes that is correlated with breast cancer status, demonstrating a great potential of individual exosome profiles in biomarker discovery.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Our studies show a differential </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression in blood-derived individual circulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that is correlated with breast cancer status, demonstrating a great potential of individual </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> profiles in biomarker discovery.</t>
+    </r>
   </si>
   <si>
     <t>28086180</t>
   </si>
   <si>
     <t>Exosome-SIRPα, a CD47 blockade increases cancer cell phagocytosis.</t>
   </si>
   <si>
-    <t xml:space="preserve">Disruption of CD47-SIRPα interaction by SIRPα-exosomes leads to an increase in cells being engulfed by macrophages and a concomitant inhibition of tumor growth in tumor-bearing mice.
-[...3 lines deleted...]
-These exosomes harboring SIRPα variants (SIRPα-exosomes) were sufficient to induce remarkably augmented tumor phagocytosis, lead to prime effective anti-tumor T cell response.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Disruption of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-SIRP\xce\xb1 interaction by SIRP\xce\xb1-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> leads to an increase in cells being engulfed by macrophages and a concomitant inhibition of tumor growth in tumor-bearing mice.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-SIRP\xce\xb1, a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> blockade increases cancer cell phagocytosis.
+Given that clustering of native </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> provides a high binding avidity to ligate dimerized SIRP\xce\xb1 on macrophage, nature-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could be appreciable platform to antagonize </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+In this study, we developed an </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-based immune checkpoint blockade that antagonizes the interaction between </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and SIRP\xce\xb1.
+Moreover, SIRP\xce\xb1-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> therapy promotes an intensive T cell infiltration in syngeneic mouse models of cancer, raising the possibility of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-targeted therapies to unleash both an innate and adaptive anti-tumor response.
+These </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> harboring SIRP\xce\xb1 variants (SIRP\xce\xb1-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) were sufficient to induce remarkably augmented tumor phagocytosis, lead to prime effective anti-tumor T cell response.</t>
+    </r>
   </si>
   <si>
     <t>28607485</t>
   </si>
   <si>
     <t>Exosomes facilitate therapeutic targeting of oncogenic KRAS in pancreatic cancer.</t>
   </si>
   <si>
-    <t xml:space="preserve">Exosomes derived from normal fibroblast-like mesenchymal cells were engineered to carry short interfering RNA or short hairpin RNA specific to oncogenic Kras
-Here we show that enhanced retention of exosomes, compared to liposomes, in the circulation of mice is likely due to CD47-mediated protection of exosomes from phagocytosis by monocytes and macrophages.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from normal fibroblast-like mesenchymal cells were engineered to carry short interfering RNA or short hairpin RNA specific to oncogenic Kras 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> facilitate therapeutic targeting of oncogenic KRAS in pancreatic cancer.
+Here we show that enhanced retention of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, compared to liposomes, in the circulation of mice is likely due to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-mediated protection of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from phagocytosis by monocytes and macrophages.</t>
+    </r>
   </si>
   <si>
     <t>29143228</t>
   </si>
   <si>
     <t>Effect of exosome biomarkers for diagnosis and prognosis of breast cancer patients.</t>
   </si>
   <si>
-    <t>Exosome biomarkers (such as HER2, CD47, Del-1, miR-1246 and miR-21) in breast cancer patients are significantly higher than those in healthy controls, exosomal GSTP1 and TRPC5 are related to chemotherapy resistance, exosome-carrying TRPC5, NANOG, NEUROD1, HTR7, KISS1R and HOXC are correlated to PFS, DFS or OS, and some exosomal proteins (HER2, KDR, CD49d, CXCR4 and CD44) as well as miRNAs (miR-340-5p, miR-17-5p, miR-130a-3p, miR-93-5p) are associated with tumor recurrence or distant organ metastasis.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> biomarkers (such as HER2, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, Del-1, miR-1246 and miR-21) in breast cancer patients are significantly higher than those in healthy controls, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> GSTP1 and TRPC5 are related to chemotherapy resistance, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-carrying TRPC5, NANOG, NEUROD1, HTR7, KISS1R and HOXC are correlated to PFS, DFS or OS, and some </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomal</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins (HER2, KDR, CD49d, CXCR4 and CD44) as well as miRNAs (miR-340-5p, miR-17-5p, miR-130a-3p, miR-93-5p) are associated with tumor recurrence or distant organ metastasis.</t>
+    </r>
   </si>
   <si>
     <t>29188480</t>
   </si>
   <si>
     <t>A function-blocking CD47 antibody modulates extracellular vesicle-mediated intercellular signaling between breast carcinoma cells and endothelial cells.</t>
   </si>
   <si>
-    <t/>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">A function-blocking </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> antibody modulates </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicle-mediated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> intercellular signaling between breast carcinoma cells and endothelial cells.</t>
+    </r>
   </si>
   <si>
     <t>29416092</t>
   </si>
   <si>
     <t>CD63, MHC class 1, and CD47 identify subsets of extracellular vesicles containing distinct populations of noncoding RNAs.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">CD63, MHC class 1, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> identify subsets of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> containing distinct populations of noncoding RNAs.</t>
+    </r>
+  </si>
+  <si>
     <t>29679665</t>
   </si>
   <si>
     <t>Comparison of exosomes and ferritin protein nanocages for the delivery of membrane protein therapeutics.</t>
   </si>
   <si>
-    <t xml:space="preserve">These analyses allowed us to comprehensively conclude that the therapeutic index of exosome-mediated CD47 blockade against tumor growth inhibition was higher than that of the same dose of ferritin-SIRPα.
-We characterized membrane-scaffold-based exosomes and protein-scaffold-based ferritin nanocages, both harboring SIRPα (signal regulatory protein α), an antagonist of CD47 on tumor cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These analyses allowed us to comprehensively conclude that the therapeutic index of exosome-mediatedCD47 blockade against tumor growth inhibition was higher than that of the same dose of ferritin-SIRP\xce\xb1.
+We characterized membrane-scaffold-based </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and protein-scaffold-based ferritin nanocages, both harboring SIRP\xce\xb1 (signal regulatory protein \xce\xb1), an antagonist of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on tumor cells.</t>
+    </r>
   </si>
   <si>
     <t>31143515</t>
   </si>
   <si>
     <t>Proteomes of exosomes from HPV(+) or HPV(-) head and neck cancer cells: differential enrichment in immunoregulatory proteins.</t>
   </si>
   <si>
-    <t>Only HPV(+) exosomes were enriched in immune effector cell-related CD47 and CD276 antigens; only HPV(-) exosomes contained tumor-protective/growth-promoting antigens, MUC-1 and HLA-DA.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Only HPV(+) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were enriched in immune effector cell-related </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD276 antigens; only HPV(-) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> contained tumor-protective/growth-promoting antigens, MUC-1 and HLA-DA.</t>
+    </r>
   </si>
   <si>
     <t>31746532</t>
   </si>
   <si>
     <t>Responsive Exosome Nano-bioconjugates for Synergistic Cancer Therapy.</t>
   </si>
   <si>
-    <t>Azide-modified exosomes derived from M1 macrophages are conjugated with dibenzocyclooctyne-modified antibodies of CD47 and SIRPα (aCD47 and aSIRPα) through pH-sensitive linkers.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Azide-modified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from M1 macrophages are conjugated with dibenzocyclooctyne-modified antibodies of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and SIRP\xce\xb1 (aCD47 and aSIRP\xce\xb1) through pH-sensitive linkers.</t>
+    </r>
   </si>
   <si>
     <t>31806995</t>
   </si>
   <si>
     <t>Checkpoint CD47 Function On Tumor Metastasis And Immune Therapy.</t>
   </si>
   <si>
-    <t xml:space="preserve">Meanwhile, tumor cells express high CD47 protein which may secrete exosomes with high CD47 expression.
-The high CD47 expression-exosomes could serve the tumor metastasis process and provide transfer convenience for tumors on the microenvironment.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Meanwhile, tumor cells express high </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein which may secrete </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> with high </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression.
+The high </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could serve the tumor metastasis process and provide transfer convenience for tumors on the microenvironment.</t>
+    </r>
   </si>
   <si>
     <t>32944191</t>
   </si>
   <si>
     <t>A combined "eat me/don't eat me" strategy based on extracellular vesicles for anticancer nanomedicine.</t>
   </si>
   <si>
-    <t>Then, nanocarriers fused to CD47-enriched exosomes originated from human serum were administered to evade phagocytosis by MPS (don't eat me strategy).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Then, nanocarriers fused to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-enriched </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> originated from human serum were administered to evade phagocytosis by MPS (don't eat me strategy).</t>
+    </r>
   </si>
   <si>
     <t>33338939</t>
   </si>
   <si>
     <t>Molecular cargo in myeloid-derived suppressor cells and their exosomes.</t>
   </si>
   <si>
-    <t xml:space="preserve">Bioassays showed that exosomes induce MDSC chemotaxis dependent on S100A8 and S100A9 in their cargo.
-Surface selective chemistry identified glycoproteins on MDSC and exosome surfaces, including CD47 and thrombospondin 1, which both facilitate exosome-catalyzed chemotaxis.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Bioassays showed that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> induce MDSC chemotaxis dependent on S100A8 and S100A9 in their cargo.
+Surface selective chemistry identified glycoproteins on MDSC and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> surfaces, including </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and thrombospondin 1, which both facilitate </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-catalyzed chemotaxis.</t>
+    </r>
   </si>
   <si>
     <t>34016744</t>
   </si>
   <si>
     <t>Exosomal CD47 Plays an Essential Role in Immune Evasion in Ovarian Cancer.</t>
   </si>
   <si>
-    <t xml:space="preserve">CD47 is overexpressed in tumors, facilitates tumor immune evasion, and is located on exosomes.
-[...1 lines deleted...]
-Inhibition of exosome secretion with GW4869 and exosome uptake with 5-(N-ethyl-N-isopropyl)-amiloride inhibited the surface CD47 expression on ovarian cancer cells and promoted phagocytosis by macrophages.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is overexpressed in tumors, facilitates tumor immune evasion, and is located on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were collected from ovarian cancer cell lines, and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was confirmed via flow cytometry.
+Inhibition of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion with GW4869 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> uptake with 5-(N-ethyl-N-isopropyl)-amiloride inhibited the surface </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression on ovarian cancer cells and promoted phagocytosis by macrophages.</t>
+    </r>
   </si>
   <si>
     <t>34108659</t>
   </si>
   <si>
     <t>Quantitative proteomics identifies the core proteome of exosomes with syntenin-1 as the highest abundant protein and a putative universal biomarker.</t>
   </si>
   <si>
     <t xml:space="preserve">Syntenin-1 is also present in exosomes across different species and biofluids, highlighting its potential use as a putative universal biomarker of exosomes.
 We identified syntenin-1 as a consistently abundant protein in exosomes from different cellular origins.</t>
   </si>
   <si>
     <t>34147721</t>
   </si>
   <si>
     <t>Gene-engineered exosomes-thermosensitive liposomes hybrid nanovesicles by the blockade of CD47 signal for combined photothermal therapy and cancer immunotherapy.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Gene-engineered </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-thermosensitive liposomes hybrid nanovesicles by the blockade of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> signal for combined photothermal therapy and cancer immunotherapy.</t>
+    </r>
+  </si>
+  <si>
     <t>34218049</t>
   </si>
   <si>
     <t>Mononuclear phagocyte system blockade using extracellular vesicles modified with CD47 on membrane surface for myocardial infarction reperfusion injury treatment.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Mononuclear phagocyte system blockade using </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> modified with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> on membrane surface for myocardial infarction reperfusion injury treatment.</t>
+    </r>
+  </si>
+  <si>
     <t>34239692</t>
   </si>
   <si>
     <t>YAP-Dependent Induction of CD47-Enriched Extracellular Vesicles Inhibits Dendritic Cell Activation and Ameliorates Hepatic Ischemia-Reperfusion Injury.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">YAP-Dependent Induction of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-Enriched </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Inhibits Dendritic Cell Activation and Ameliorates Hepatic Ischemia-Reperfusion Injury.</t>
+    </r>
+  </si>
+  <si>
     <t>34841476</t>
   </si>
   <si>
     <t>CD47 interactions with exportin-1 limit the targeting of m7G-modified RNAs to extracellular vesicles.</t>
   </si>
   <si>
-    <t>CD47 is a marker of self and a signaling receptor for thrombospondin-1 that is also a component of extracellular vesicles (EVs) released by various cell types.</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is a marker of self and a signaling receptor for thrombospondin-1 that is also a component of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) released by various cell types.</t>
+    </r>
   </si>
   <si>
     <t>35078498</t>
   </si>
   <si>
     <t>Exosome-liposome hybrid nanoparticle codelivery of TP and miR497 conspicuously overcomes chemoresistant ovarian cancer.</t>
   </si>
   <si>
-    <t>Bioinspired hybrid nanoparticles formed by the fusion of CD47-expressing tumor exosomes and cRGD-modified liposomes (miR497/TP-HENPs) were prepared to codeliver miR497 and TP.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Bioinspired hybrid nanoparticles formed by the fusion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-expressing tumor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and cRGD-modified liposomes (miR497/TP-HENPs) were prepared to codeliver miR497 and TP.</t>
+    </r>
   </si>
   <si>
     <t>36107309</t>
   </si>
   <si>
     <t>Single vesicle analysis of CD47 association with integrins and tetraspanins on extracellular vesicles released by T lymphoblast and prostate carcinoma cells.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Single vesicle analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> association with integrins and tetraspanins on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> released by T lymphoblast and prostate carcinoma cells.</t>
+    </r>
+  </si>
+  <si>
     <t>36162554</t>
   </si>
   <si>
     <t>Advantage of extracellular vesicles in hindering the CD47 signal for cancer immunotherapy.</t>
   </si>
   <si>
-    <t>To develop a safe and potent CD47 blockade, we designed extracellular vesicles (EVs) harboring signal regulatory protein alpha (SIPRα)-EV-SIRPα (EVs that express SIPRα).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">To develop a safe and potent </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> blockade, we designed </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) harboring signal regulatory protein alpha (SIPR\xce\xb1)-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-SIRP\xce\xb1 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> that express SIPR\xce\xb1).</t>
+    </r>
   </si>
   <si>
     <t>36353645</t>
   </si>
   <si>
     <t>Extracellular vesicles from pristane-treated CD38-deficient mice express an anti-inflammatory neutrophil protein signature, which reflects the mild lupus severity elicited in these mice.</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>36454036</t>
   </si>
   <si>
     <t>CD47 cross-dressing by extracellular vesicles expressing CD47 inhibits phagocytosis without transmitting cell death signals.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> cross-dressing by </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> inhibits phagocytosis without transmitting cell death signals.</t>
+    </r>
+  </si>
+  <si>
     <t>37384818</t>
   </si>
   <si>
     <t>Extracellular Vesicles-Derived Hybrid Nanoplatforms for Amplified CD47 Blockade-Based Cancer Immunotherapy.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Extracellular Vesicles-Derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Hybrid Nanoplatforms for Amplified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Blockade-Based Cancer Immunotherapy.</t>
+    </r>
+  </si>
+  <si>
     <t>38431093</t>
   </si>
   <si>
     <t>Smart exosomes enhance PDAC targeted therapy.</t>
   </si>
   <si>
-    <t>To overcome these limitations, we developed "Smart Exosomes" that co-display RGD and CD47 Published by Elsevier B.V.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">To overcome these limitations, we developed "Smart </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">" that co-display RGD and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Published by Elsevier B.V.</t>
+    </r>
   </si>
   <si>
     <t>38439112</t>
   </si>
   <si>
     <t>Docosahexaenoic acid (DHA) impairs hypoxia-induced cellular and exosomal overexpression of immune-checkpoints and immunomodulatory molecules in different subtypes of breast cancer cells.</t>
   </si>
   <si>
-    <t xml:space="preserve">MDA-MB-231 and BT-474 cells were treated with 100 µM DHA under hypoxic and normoxic conditions for 24 h. Exosomes were isolated by ultracentrifuge and confirmed by electron microscope and anti-CD9, -CD63, -CD81 immunoblotting.
-Total RNA from cells and exosomes were extracted and expression of CD39, CD73, CD47, CD80, PD-L1, B7-H3, B7-H4 genes and their related miRs were evaluated by quantitative Real-time PCR.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">MDA-MB-231 and BT-474 cells were treated with 100 \xc2\xb5M DHA under hypoxic and normoxic conditions for 24\xc2\xa0h. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were isolated by ultracentrifuge and confirmed by electron microscope and anti-CD9, -CD63, -CD81 immunoblotting.
+Total RNA from cells and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> were extracted and expression of CD39, CD73, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD80, PD-L1, B7-H3, B7-H4 genes and their related miRs were evaluated by quantitative Real-time PCR.</t>
+    </r>
   </si>
   <si>
     <t>38749193</t>
   </si>
   <si>
     <t>CD47-mediated immune evasion in early-stage lung cancer progression.</t>
   </si>
   <si>
-    <t xml:space="preserve">Abundant CD47 was observed in the cytoplasm of lung cancer cells, aligning with our finding that it was packed into extracellular vesicles for physiological and pathological functions.
-[...1 lines deleted...]
-In this study, we demonstrated that CD47 is not only a transmembrane protein, but that it is also highly concentrated in extracellular vesicles from lung cancer cell lines and patient plasma.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Abundant </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> was observed in the cytoplasm of lung cancer cells, aligning with our finding that it was packed into </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> for physiological and pathological functions.
+In our clinical cohort, extracellular vesicleCD47 was significantly higher in the patients with early-stage lung cancer, emphasizing innate immunity inactivation in early tumor progression.
+In this study, we demonstrated that </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD47</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> is not only a transmembrane protein, but that it is also highly concentrated in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from lung cancer cell lines and patient plasma.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1249,1227 +2495,1227 @@
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9" t="s">
         <v>28</v>
       </c>
       <c r="N9">
         <v>29</v>
       </c>
       <c r="O9">
         <v>0.875</v>
       </c>
       <c r="P9" t="s">
         <v>50</v>
       </c>
       <c r="Q9" t="s">
         <v>51</v>
       </c>
       <c r="R9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10">
         <v>5</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10" t="s">
         <v>28</v>
       </c>
       <c r="N10">
         <v>29</v>
       </c>
       <c r="O10">
         <v>0.875</v>
       </c>
       <c r="P10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11">
         <v>5</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11" t="s">
         <v>28</v>
       </c>
       <c r="N11">
         <v>29</v>
       </c>
       <c r="O11">
         <v>0.875</v>
       </c>
       <c r="P11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12">
         <v>5</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12" t="s">
         <v>28</v>
       </c>
       <c r="N12">
         <v>29</v>
       </c>
       <c r="O12">
         <v>0.875</v>
       </c>
       <c r="P12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Q12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="R12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13">
         <v>5</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
       <c r="N13">
         <v>29</v>
       </c>
       <c r="O13">
         <v>0.875</v>
       </c>
       <c r="P13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Q13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="R13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14">
         <v>5</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14" t="s">
         <v>28</v>
       </c>
       <c r="N14">
         <v>29</v>
       </c>
       <c r="O14">
         <v>0.875</v>
       </c>
       <c r="P14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="R14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15">
         <v>5</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15" t="s">
         <v>28</v>
       </c>
       <c r="N15">
         <v>29</v>
       </c>
       <c r="O15">
         <v>0.875</v>
       </c>
       <c r="P15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Q15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="R15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>21</v>
       </c>
       <c r="E16">
         <v>5</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16" t="s">
         <v>28</v>
       </c>
       <c r="N16">
         <v>29</v>
       </c>
       <c r="O16">
         <v>0.875</v>
       </c>
       <c r="P16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Q16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="R16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17">
         <v>5</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>18</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17" t="s">
         <v>28</v>
       </c>
       <c r="N17">
         <v>29</v>
       </c>
       <c r="O17">
         <v>0.875</v>
       </c>
       <c r="P17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Q17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="R17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18">
         <v>5</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18" t="s">
         <v>28</v>
       </c>
       <c r="N18">
         <v>29</v>
       </c>
       <c r="O18">
         <v>0.875</v>
       </c>
       <c r="P18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="Q18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="R18" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19">
         <v>5</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19" t="s">
         <v>28</v>
       </c>
       <c r="N19">
         <v>29</v>
       </c>
       <c r="O19">
         <v>0.875</v>
       </c>
       <c r="P19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="Q19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="R19" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20">
         <v>5</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20" t="s">
         <v>28</v>
       </c>
       <c r="N20">
         <v>29</v>
       </c>
       <c r="O20">
         <v>0.875</v>
       </c>
       <c r="P20" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Q20" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="R20" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
       <c r="E21">
         <v>5</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21" t="s">
         <v>28</v>
       </c>
       <c r="N21">
         <v>29</v>
       </c>
       <c r="O21">
         <v>0.875</v>
       </c>
       <c r="P21" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="Q21" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R21" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22">
         <v>5</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22" t="s">
         <v>28</v>
       </c>
       <c r="N22">
         <v>29</v>
       </c>
       <c r="O22">
         <v>0.875</v>
       </c>
       <c r="P22" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="Q22" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="R22" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>21</v>
       </c>
       <c r="E23">
         <v>5</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23" t="s">
         <v>28</v>
       </c>
       <c r="N23">
         <v>29</v>
       </c>
       <c r="O23">
         <v>0.875</v>
       </c>
       <c r="P23" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="Q23" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="R23" t="s">
-        <v>49</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>18</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>21</v>
       </c>
       <c r="E24">
         <v>5</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24" t="s">
         <v>28</v>
       </c>
       <c r="N24">
         <v>29</v>
       </c>
       <c r="O24">
         <v>0.875</v>
       </c>
       <c r="P24" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="Q24" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="R24" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25" t="s">
         <v>21</v>
       </c>
       <c r="E25">
         <v>5</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25" t="s">
         <v>28</v>
       </c>
       <c r="N25">
         <v>29</v>
       </c>
       <c r="O25">
         <v>0.875</v>
       </c>
       <c r="P25" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="Q25" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="R25" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26">
         <v>5</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26" t="s">
         <v>28</v>
       </c>
       <c r="N26">
         <v>29</v>
       </c>
       <c r="O26">
         <v>0.875</v>
       </c>
       <c r="P26" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="Q26" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="R26" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>18</v>
       </c>
       <c r="B27" t="s">
         <v>19</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
         <v>21</v>
       </c>
       <c r="E27">
         <v>5</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27" t="s">
         <v>28</v>
       </c>
       <c r="N27">
         <v>29</v>
       </c>
       <c r="O27">
         <v>0.875</v>
       </c>
       <c r="P27" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="Q27" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="R27" t="s">
-        <v>49</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>18</v>
       </c>
       <c r="B28" t="s">
         <v>19</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
         <v>21</v>
       </c>
       <c r="E28">
         <v>5</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28" t="s">
         <v>28</v>
       </c>
       <c r="N28">
         <v>29</v>
       </c>
       <c r="O28">
         <v>0.875</v>
       </c>
       <c r="P28" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="Q28" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="R28" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>18</v>
       </c>
       <c r="B29" t="s">
         <v>19</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
         <v>21</v>
       </c>
       <c r="E29">
         <v>5</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29" t="s">
         <v>28</v>
       </c>
       <c r="N29">
         <v>29</v>
       </c>
       <c r="O29">
         <v>0.875</v>
       </c>
       <c r="P29" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="Q29" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="R29" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>18</v>
       </c>
       <c r="B30" t="s">
         <v>19</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30" t="s">
         <v>21</v>
       </c>
       <c r="E30">
         <v>5</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30" t="s">
         <v>28</v>
       </c>
       <c r="N30">
         <v>29</v>
       </c>
       <c r="O30">
         <v>0.875</v>
       </c>
       <c r="P30" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="Q30" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="R30" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">