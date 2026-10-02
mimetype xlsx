--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>IFIT5</t>
   </si>
   <si>
     <t>Q13325</t>
   </si>
   <si>
     <t>Interferon-induced protein with tetratricopeptide repeats 5 (IFIT-5) (Interferon-induced 58 kDa protein) (Retinoic acid- and interferon-inducible 58 kDa protein) (P58)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000152778</t>
   </si>
   <si>
     <t>RI58</t>
   </si>
   <si>
     <t>Interferon induced protein with tetratricopeptide repeats 5</t>
   </si>