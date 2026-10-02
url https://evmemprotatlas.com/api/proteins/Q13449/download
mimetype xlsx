--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="76">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>LSAMP</t>
   </si>
   <si>
     <t>Q13449</t>
   </si>
   <si>
     <t>Limbic system-associated membrane protein (LSAMP) (IgLON family member 3)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000185565</t>
   </si>
   <si>
     <t>28680152</t>
   </si>
   <si>
     <t>Exosomes from metastatic cancer cells transfer amoeboid phenotype to non-metastatic cells and increase endothelial permeability: their emerging role in tumor heterogeneity.</t>
   </si>
@@ -185,50 +185,78 @@
     <t>Comprehensive profiling of extracellular vesicles in uveitis and scleritis enables biomarker discovery and mechanism exploration.</t>
   </si>
   <si>
     <t>37926756</t>
   </si>
   <si>
     <t>Extracellular vesicles from non-neuroendocrine SCLC cells promote adhesion and survival of neuroendocrine SCLC cells.</t>
   </si>
   <si>
     <t>38113368</t>
   </si>
   <si>
     <t>In-Depth Proteome Profiling of Small Extracellular Vesicles Isolated from Cancer Cell Lines and Patient Serum.</t>
   </si>
   <si>
     <t>38207106</t>
   </si>
   <si>
     <t>Proteomic, Metabolomic, and Fatty Acid Profiling of Small Extracellular Vesicles from Glioblastoma Stem-Like Cells and Their Role in Tumor Heterogeneity.</t>
   </si>
   <si>
     <t>38590132</t>
   </si>
   <si>
     <t>Proteomic Identification of Small Extracellular Vesicle Proteins LAMB1 and Histone H4 for Prostate Cancer Diagnosis and Risk Stratification.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Proteomic Identification of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Small Extracellular Vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>LAMB1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Histone H4 for Prostate Cancer Diagnosis and Risk Stratification.</t>
+    </r>
   </si>
   <si>
     <t>38607062</t>
   </si>
   <si>
     <t>Enrichment, Characterization, and Proteomic Profiling of Small Extracellular Vesicles Derived from Human Limbal Mesenchymal Stromal Cells and Melanocytes.</t>
   </si>
   <si>
     <t>39001700</t>
   </si>
   <si>
     <t>Optimized AF4 combined with density cushion ultracentrifugation enables profiling of high-purity human blood extracellular vesicles.</t>
   </si>
   <si>
     <t>39207047</t>
   </si>
   <si>
     <t>The trajectory of vesicular proteomic signatures from HBV-HCC by chitosan-magnetic bead-based separation and DIA-proteomic analysis.</t>
   </si>
   <si>
     <t>40189497</t>
   </si>
   <si>
     <t>Small extracellular vesicle-based one-step high-throughput microfluidic platform for epithelial ovarian cancer diagnosis.</t>
   </si>
@@ -1131,51 +1159,51 @@
       <c r="J9" t="s">
         <v>21</v>
       </c>
       <c r="K9" t="s">
         <v>21</v>
       </c>
       <c r="L9" t="s">
         <v>21</v>
       </c>
       <c r="M9" t="s">
         <v>21</v>
       </c>
       <c r="N9">
         <v>25</v>
       </c>
       <c r="O9">
         <v>0.625</v>
       </c>
       <c r="P9" t="s">
         <v>39</v>
       </c>
       <c r="Q9" t="s">
         <v>40</v>
       </c>
       <c r="R9" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>21</v>
       </c>
       <c r="H10" t="s">
@@ -1635,104 +1663,104 @@
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
         <v>21</v>
       </c>
       <c r="L18" t="s">
         <v>21</v>
       </c>
       <c r="M18" t="s">
         <v>21</v>
       </c>
       <c r="N18">
         <v>25</v>
       </c>
       <c r="O18">
         <v>0.625</v>
       </c>
       <c r="P18" t="s">
         <v>57</v>
       </c>
       <c r="Q18" t="s">
         <v>58</v>
       </c>
       <c r="R18" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>21</v>
       </c>
       <c r="H19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
         <v>21</v>
       </c>
       <c r="L19" t="s">
         <v>21</v>
       </c>
       <c r="M19" t="s">
         <v>21</v>
       </c>
       <c r="N19">
         <v>25</v>
       </c>
       <c r="O19">
         <v>0.625</v>
       </c>
       <c r="P19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="Q19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="R19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
@@ -1741,54 +1769,54 @@
       <c r="H20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
       <c r="K20" t="s">
         <v>21</v>
       </c>
       <c r="L20" t="s">
         <v>21</v>
       </c>
       <c r="M20" t="s">
         <v>21</v>
       </c>
       <c r="N20">
         <v>25</v>
       </c>
       <c r="O20">
         <v>0.625</v>
       </c>
       <c r="P20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Q20" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="R20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
@@ -1797,54 +1825,54 @@
       <c r="H21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>21</v>
       </c>
       <c r="K21" t="s">
         <v>21</v>
       </c>
       <c r="L21" t="s">
         <v>21</v>
       </c>
       <c r="M21" t="s">
         <v>21</v>
       </c>
       <c r="N21">
         <v>25</v>
       </c>
       <c r="O21">
         <v>0.625</v>
       </c>
       <c r="P21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Q21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="R21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
@@ -1853,54 +1881,54 @@
       <c r="H22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>21</v>
       </c>
       <c r="K22" t="s">
         <v>21</v>
       </c>
       <c r="L22" t="s">
         <v>21</v>
       </c>
       <c r="M22" t="s">
         <v>21</v>
       </c>
       <c r="N22">
         <v>25</v>
       </c>
       <c r="O22">
         <v>0.625</v>
       </c>
       <c r="P22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Q22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="R22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
@@ -1909,54 +1937,54 @@
       <c r="H23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
       <c r="J23" t="s">
         <v>21</v>
       </c>
       <c r="K23" t="s">
         <v>21</v>
       </c>
       <c r="L23" t="s">
         <v>21</v>
       </c>
       <c r="M23" t="s">
         <v>21</v>
       </c>
       <c r="N23">
         <v>25</v>
       </c>
       <c r="O23">
         <v>0.625</v>
       </c>
       <c r="P23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Q23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="R23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>18</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
@@ -1965,54 +1993,54 @@
       <c r="H24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
       <c r="J24" t="s">
         <v>21</v>
       </c>
       <c r="K24" t="s">
         <v>21</v>
       </c>
       <c r="L24" t="s">
         <v>21</v>
       </c>
       <c r="M24" t="s">
         <v>21</v>
       </c>
       <c r="N24">
         <v>25</v>
       </c>
       <c r="O24">
         <v>0.625</v>
       </c>
       <c r="P24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Q24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25" t="s">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
@@ -2021,54 +2049,54 @@
       <c r="H25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
       <c r="J25" t="s">
         <v>21</v>
       </c>
       <c r="K25" t="s">
         <v>21</v>
       </c>
       <c r="L25" t="s">
         <v>21</v>
       </c>
       <c r="M25" t="s">
         <v>21</v>
       </c>
       <c r="N25">
         <v>25</v>
       </c>
       <c r="O25">
         <v>0.625</v>
       </c>
       <c r="P25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="R25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
@@ -2077,54 +2105,54 @@
       <c r="H26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
       <c r="K26" t="s">
         <v>21</v>
       </c>
       <c r="L26" t="s">
         <v>21</v>
       </c>
       <c r="M26" t="s">
         <v>21</v>
       </c>
       <c r="N26">
         <v>25</v>
       </c>
       <c r="O26">
         <v>0.625</v>
       </c>
       <c r="P26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Q26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="R26" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>