--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>BFSP2</t>
   </si>
   <si>
     <t>Q13515</t>
   </si>
   <si>
     <t>Phakinin (49 kDa cytoskeletal protein) (Beaded filament structural protein 2) (Lens fiber cell beaded filament protein CP 47) (CP47) (Lens fiber cell beaded filament protein CP 49) (CP49) (Lens intermediate filament-like light) (LIFL-L)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Disease related genes; Predicted intracellular proteins; Human disease related genes:Nervous system diseases:Eye disease</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000170819</t>
   </si>
   <si>
     <t>CP47, CP49, LIFL-L, phakinin</t>
   </si>
@@ -598,51 +598,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>