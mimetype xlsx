--- v0 (2026-06-29)
+++ v1 (2026-08-13)
@@ -8,134 +8,143 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="28">
-[...1 lines deleted...]
-    <t>Protein symbol</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="31">
+  <si>
+    <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
     <t>Entrez Gene ID</t>
   </si>
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
-    <t>Frequency</t>
-[...5 lines deleted...]
-    <t>Literature PMIDs</t>
+    <t>Supporting publications (n)</t>
+  </si>
+  <si>
+    <t>EVMP confidence score</t>
+  </si>
+  <si>
+    <t>PMID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Abstract</t>
   </si>
   <si>
     <t>BFSP2</t>
   </si>
   <si>
     <t>Q13515</t>
   </si>
   <si>
     <t>Phakinin (49 kDa cytoskeletal protein) (Beaded filament structural protein 2) (Lens fiber cell beaded filament protein CP 47) (CP47) (Lens fiber cell beaded filament protein CP 49) (CP49) (Lens intermediate filament-like light) (LIFL-L)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Disease related genes; Predicted intracellular proteins; Human disease related genes:Nervous system diseases:Eye disease</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000170819</t>
   </si>
   <si>
     <t>CP47, CP49, LIFL-L, phakinin</t>
   </si>
   <si>
     <t>Beaded filament structural protein 2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>133400056-133475222</t>
   </si>
   <si>
     <t>31805958</t>
+  </si>
+  <si>
+    <t>Proteomic analysis of cerebrospinal fluid extracellular vesicles reveals synaptic injury, inflammation, and stress response markers in HIV patients with cognitive impairment.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -476,157 +485,173 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:R2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="100" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="L2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
         <v>0.5</v>
       </c>
       <c r="P2" t="s">
-        <v>27</v>
+        <v>29</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>30</v>
+      </c>
+      <c r="R2" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">