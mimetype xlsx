--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>KCC2D</t>
   </si>
   <si>
     <t>Q13557</t>
   </si>
   <si>
     <t>Calcium/calmodulin-dependent protein kinase type II subunit delta (CaM kinase II subunit delta) (CaMK-II subunit delta) (EC 2.7.11.17)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENZYME proteins:Transferases; Enzymes; Predicted intracellular proteins; Kinases:CAMK Ser/Thr protein kinases</t>
   </si>
   <si>
     <t>Enzymes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000145349</t>
   </si>
   <si>
     <t>CAMK2D</t>
   </si>
@@ -1693,51 +1693,51 @@
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17" t="s">
         <v>29</v>
       </c>
       <c r="N17">
         <v>41</v>
       </c>
       <c r="O17">
         <v>0.875</v>
       </c>
       <c r="P17" t="s">
         <v>61</v>
       </c>
       <c r="Q17" t="s">
         <v>62</v>
       </c>
       <c r="R17" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">