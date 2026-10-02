--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>STIM1</t>
   </si>
   <si>
     <t>Q13586</t>
   </si>
   <si>
     <t>Stromal interaction molecule 1</t>
   </si>
   <si>
     <t>TRANSMEM 214..234; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Cardiovascular diseases:Hematologic diseases; Predicted intracellular proteins; Potential drug targets; Human disease related genes:Musculoskeletal diseases:Muscular diseases; Human disease related genes:Immune system diseases:Primary immunodeficiency; Transporters:Transporter channels and pores; Disease related genes</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Plasma proteins, Potential drug targets, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000167323</t>
   </si>
   <si>
     <t>D11S4896E, GOK</t>
   </si>