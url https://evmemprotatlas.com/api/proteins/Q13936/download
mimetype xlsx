--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CAC1C</t>
   </si>
   <si>
     <t>Q13936</t>
   </si>
   <si>
     <t>Voltage-dependent L-type calcium channel subunit alpha-1C (Calcium channel, L type, alpha-1 polypeptide, isoform 1, cardiac muscle) (Voltage-gated calcium channel subunit alpha Cav1.2)</t>
   </si>
   <si>
     <t>TRANSMEM 125..143; /note="Helical; Name=S1 of repeat I"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 159..179; /note="Helical; Name=S2 of repeat I"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 189..209; /note="Helical; Name=S3 of repeat I"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 233..251; /note="Helical; Name=S4 of repeat I"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 269..290; /note="Helical; Name=S5 of repeat I"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 381..401; /note="Helical; Name=S6 of repeat I"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 525..543; /note="Helical; Name=S1 of repeat II"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 555..575; /note="Helical; Name=S2 of repeat II"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 587..606; /note="Helical; Name=S3 of repeat II"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 616..634; /note="Helical; Name=S4 of repeat II"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 654..673; /note="Helical; Name=S5 of repeat II"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 726..745; /note="Helical; Name=S6 of repeat II"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 901..919; /note="Helical; Name=S1 of repeat III"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 932..952; /note="Helical; Name=S2 of repeat III"; /evidence="ECO:0000255"; TRANSMEM 988..1006; /note="Helical; Name=S3 of repeat III"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 1014..1032; /note="Helical; Name=S4 of repeat III"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 1052..1071; /note="Helical; Name=S5 of repeat III"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 1160..1181; /note="Helical; Name=S6 of repeat III"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 1240..1261; /note="Helical; Name=S1 of repeat IV"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 1270..1291; /note="Helical; Name=S2 of repeat IV"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 1302..1321; /note="Helical; Name=S3 of repeat IV"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 1373..1391; /note="Helical; Name=S4 of repeat IV"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 1410..1430; /note="Helical; Name=S5 of repeat IV"; /evidence="ECO:0000250|UniProtKB:P07293"; TRANSMEM 1500..1524; /note="Helical; Name=S6 of repeat IV"; /evidence="ECO:0000250|UniProtKB:P07293"</t>
   </si>
   <si>
     <t>Voltage-gated ion channels:Voltage-Gated Calcium Channels; Transporters:Transporter channels and pores; Disease related genes; Human disease related genes:Cardiovascular diseases:Cardiac diseases; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Disease related genes, FDA approved drug targets, Human disease related genes, Predicted membrane proteins, Transporters, Voltage-gated ion channels</t>
   </si>
   <si>
     <t>ENSG00000151067</t>
   </si>
   <si>
     <t>CACNA1C</t>
   </si>
@@ -604,51 +604,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>