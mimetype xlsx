--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,81 +61,81 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CNGB1</t>
   </si>
   <si>
     <t>Q14028</t>
   </si>
   <si>
     <t>Cyclic nucleotide-gated channel beta-1 (CNG channel beta-1) (Cyclic nucleotide-gated cation channel 4) (CNG channel 4) (CNG-4) (CNG4) (Cyclic nucleotide-gated cation channel gamma) (Cyclic nucleotide-gated cation channel modulatory subunit) (Glutamic acid-rich protein) (GARP)</t>
   </si>
   <si>
     <t>TRANSMEM 657..678; /note="Helical; Name=S1"; /evidence="ECO:0000269|PubMed:34699778, ECO:0007744|PDB:7RH9"; TRANSMEM 688..709; /note="Helical; Name=S2"; /evidence="ECO:0000269|PubMed:34699778, ECO:0007744|PDB:7RH9"; TRANSMEM 725..744; /note="Helical; Name=S3"; /evidence="ECO:0000269|PubMed:34699778, ECO:0007744|PDB:7RH9"; TRANSMEM 761..773; /note="Helical; Name=S4"; /evidence="ECO:0000269|PubMed:34699778, ECO:0007744|PDB:7RH9"; TRANSMEM 786..808; /note="Helical; Name=S5"; /evidence="ECO:0000269|PubMed:34699778, ECO:0007744|PDB:7RH9"; TRANSMEM 832..858; /note="Helical; Name=P-helix"; /evidence="ECO:0000269|PubMed:34699778, ECO:0007744|PDB:7RH9"; TRANSMEM 859..884; /note="Helical; Name=S6"; /evidence="ECO:0000269|PubMed:34699778, ECO:0007744|PDB:7RH9"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; Potential drug targets; Transporters:Transporter channels and pores; Disease related genes; Human disease related genes:Nervous system diseases:Eye disease</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000070729</t>
   </si>
   <si>
     <t>36759883</t>
   </si>
   <si>
     <t>Isolation and proteomic profiling of urinary exosomes from patients with colorectal cancer.</t>
   </si>
   <si>
-    <t>The urinary exosomes with globular membrane structure, the size of 30 ~ 100 nm and positive expression of CD9, CD63 and CD81 were successfully isolated from 9 CRC patients and 3 heathy adults using the density gradient ultracentrifugation.</t>
+    <t>The urinary exosomes with globular membrane structure, the size of 30\xe2\x80\x89~\xe2\x80\x89100\xc2\xa0nm and positive expression of CD9, CD63 and CD81 were successfully isolated from 9 CRC patients and 3 heathy adults using the density gradient ultracentrifugation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -589,51 +589,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" t="s">
         <v>26</v>
       </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>