--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,93 +61,118 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>DSG2</t>
   </si>
   <si>
     <t>Q14126</t>
   </si>
   <si>
     <t>Desmoglein-2 (Cadherin family member 5) (HDGC)</t>
   </si>
   <si>
     <t>TRANSMEM 610..634; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Disease related genes; Human disease related genes:Cardiovascular diseases:Cardiac diseases; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000046604</t>
   </si>
   <si>
     <t>CDHF5</t>
   </si>
   <si>
     <t>Desmoglein 2</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>31498177-31549008</t>
   </si>
   <si>
     <t>37452413</t>
   </si>
   <si>
     <t>Tumor-derived small extracellular vesicles promote breast cancer progression by upregulating PD-L1 expression in macrophages.</t>
   </si>
   <si>
-    <t/>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Tumor-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promote breast cancer progression by upregulating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>PD-L1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> expression in macrophages.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -601,51 +626,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>