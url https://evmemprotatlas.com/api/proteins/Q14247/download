--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>SRC8</t>
   </si>
   <si>
     <t>Q14247</t>
   </si>
   <si>
     <t>Src substrate cortactin (Amplaxin) (Oncogene EMS1)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Cancer-related genes:Mutational cancer driver genes; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Cancer-related genes, Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000085733</t>
   </si>
   <si>
     <t>CTTN</t>
   </si>