--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>GRB7</t>
   </si>
   <si>
     <t>Q14451</t>
   </si>
   <si>
     <t>Growth factor receptor-bound protein 7 (B47) (Epidermal growth factor receptor GRB-7) (GRB7 adapter protein)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Cancer-related genes:Candidate cancer biomarkers; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Cancer-related genes, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000141738</t>
   </si>
   <si>
     <t>Growth factor receptor bound protein 7</t>
   </si>