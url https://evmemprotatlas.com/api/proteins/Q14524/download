--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>SCN5A</t>
   </si>
   <si>
     <t>Q14524</t>
   </si>
   <si>
     <t>Sodium channel protein type 5 subunit alpha (Sodium channel protein cardiac muscle subunit alpha) (Sodium channel protein type V subunit alpha) (Voltage-gated sodium channel subunit alpha Nav1.5) (hH1)</t>
   </si>
   <si>
     <t>TRANSMEM 130..149; /note="Helical; Name=S1 of repeat I"; /evidence="ECO:0000250|UniProtKB:P15389"; TRANSMEM 158..179; /note="Helical; Name=S2 of repeat I"; /evidence="ECO:0000250|UniProtKB:P15389"; TRANSMEM 189..209; /note="Helical; Name=S3 of repeat I"; /evidence="ECO:0000250|UniProtKB:P15389"; TRANSMEM 217..236; /note="Helical; Name=S4 of repeat I"; /evidence="ECO:0000250|UniProtKB:P15389"; TRANSMEM 250..272; /note="Helical; Name=S5 of repeat I"; /evidence="ECO:0000250|UniProtKB:P15389"; TRANSMEM 387..413; /note="Helical; Name=S6 of repeat I"; /evidence="ECO:0000250|UniProtKB:P15389"; TRANSMEM 720..737; /note="Helical; Name=S1 of repeat II"; /evidence="ECO:0000250|UniProtKB:P15389"; TRANSMEM 747..769; /note="Helical; Name=S2 of repeat II"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 776..796; /note="Helical; Name=S3 of repeat II"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 807..821; /note="Helical; Name=S4 of repeat II"; /evidence="ECO:0000250|UniProtKB:P15389"; TRANSMEM 839..860; /note="Helical; Name=S5 of repeat II"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 913..941; /note="Helical; Name=S6 of repeat II"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1204..1225; /note="Helical; Name=S1 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1237..1259; /note="Helical; Name=S2 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1269..1291; /note="Helical; Name=S3 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1298..1317; /note="Helical; Name=S4 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1331..1355; /note="Helical; Name=S5 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1446..1470; /note="Helical; Name=S6 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1529..1547; /note="Helical; Name=S1 of repeat IV"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1559..1580; /note="Helical; Name=S2 of repeat IV"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1590..1612; /note="Helical; Name=S3 of repeat IV"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1620..1640; /note="Helical; Name=S4 of repeat IV"; /evidence="ECO:0000250|UniProtKB:P15389"; TRANSMEM 1651..1679; /note="Helical; Name=S5 of repeat IV"; /evidence="ECO:0000250|UniProtKB:P15389"; TRANSMEM 1746..1771; /note="Helical; Name=S6 of repeat IV"; /evidence="ECO:0000250|UniProtKB:P15389"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; Voltage-gated ion channels:Voltage-Gated Sodium Channels; Transporters:Transporter channels and pores; Disease related genes; Human disease related genes:Cardiovascular diseases:Cardiac diseases; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000183873</t>
   </si>
   <si>
     <t>38716512</t>
   </si>
@@ -586,51 +586,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" t="s">
         <v>26</v>
       </c>
       <c r="R2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>