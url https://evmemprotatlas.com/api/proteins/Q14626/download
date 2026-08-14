--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -8,137 +8,168 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="39">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
     <t>Entrez Gene ID</t>
   </si>
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
-    <t>Frequency</t>
-[...5 lines deleted...]
-    <t>Literature PMIDs</t>
+    <t>Supporting publications (n)</t>
+  </si>
+  <si>
+    <t>EVMP confidence score</t>
+  </si>
+  <si>
+    <t>PMID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Abstract</t>
   </si>
   <si>
     <t>I11RA</t>
   </si>
   <si>
     <t>Q14626</t>
   </si>
   <si>
     <t>Interleukin-11 receptor subunit alpha (IL-11 receptor subunit alpha) (IL-11R subunit alpha) (IL-11R-alpha) (IL-11RA) [Cleaved into: Soluble interleukin-11 receptor subunit alpha (sIL-11R) (sIL-11RA) (sIL11RA)]</t>
   </si>
   <si>
     <t>TRANSMEM 371..391; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Disease related genes; Predicted secreted proteins; Human disease related genes:Congenital malformations:Other congenital malformations; FDA approved drug targets:Biotech drugs</t>
   </si>
   <si>
     <t>Disease related genes, FDA approved drug targets, Human disease related genes, Predicted membrane proteins, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000137070</t>
   </si>
   <si>
     <t>IL11RA</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Interleukin 11 receptor subunit alpha</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>34652162-34661902</t>
   </si>
   <si>
-    <t>32841894; 32795414; 29689087</t>
+    <t>29689087</t>
+  </si>
+  <si>
+    <t>Identification of RNA-binding proteins in exosomes capable of interacting with different types of RNA: RBP-facilitated transport of RNAs into exosomes.</t>
+  </si>
+  <si>
+    <t>To assess the involvement of these RBPs in RNA-transfer into exosomes, the gene transcripts encoding six of the proteins identified in exosomes (HSP90AB1, XPO5, hnRNPH1, hnRNPM, hnRNPA2B1, and MVP) were silenced by siRNA and subsequent effect on esRNA was assessed.</t>
+  </si>
+  <si>
+    <t>32795414</t>
+  </si>
+  <si>
+    <t>Extracellular Vesicle and Particle Biomarkers Define Multiple Human Cancers.</t>
+  </si>
+  <si>
+    <t>Among traditional exosome markers, CD9, HSPA8, ALIX, and HSP90AB1 represent pan-EVP markers, while ACTB, MSN, and RAP1B are novel pan-EVP markers.</t>
+  </si>
+  <si>
+    <t>32841894</t>
+  </si>
+  <si>
+    <t>Insight into the proteomic profiling of exosomes secreted by human OM-MSCs reveals a new potential therapy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A total of 304 exosome-associated proteins were identified by LC-MS/MS, including plasminogen activator inhibitor 1 (SERPINE 1), insulin-like growth factor binding protein family members (IGFBP 4 and 5), epidermal growth factor receptor (EGFR), neurogenic locus notch homolog protein 2 (NOTCH 2), apolipoprotein E (APOE), and heat shock protein HSP90-beta (HSP90AB1).
+Similar to other exosomes, OM-MSC exosomes were CD63- and CD81-positive and calnexin-negative.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -479,157 +510,285 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:R4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="100" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="J2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="L2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="M2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
         <v>0.375</v>
       </c>
       <c r="P2" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>31</v>
+      </c>
+      <c r="R2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3">
+        <v>1</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
         <v>28</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3">
+        <v>3</v>
+      </c>
+      <c r="O3">
+        <v>0.375</v>
+      </c>
+      <c r="P3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4">
+        <v>3</v>
+      </c>
+      <c r="O4">
+        <v>0.375</v>
+      </c>
+      <c r="P4" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>37</v>
+      </c>
+      <c r="R4" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">