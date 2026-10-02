--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PTCA</t>
   </si>
   <si>
     <t>Q14761</t>
   </si>
   <si>
     <t>Protein tyrosine phosphatase receptor type C-associated protein (PTPRC-associated protein) (CD45-associated protein) (CD45-AP) (Lymphocyte phosphatase-associated phosphoprotein)</t>
   </si>
   <si>
     <t>TRANSMEM 34..54; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000213402</t>
   </si>
   <si>
     <t>PTPRCAP</t>
   </si>
   <si>
     <t>CD45-AP, LPAP</t>
   </si>