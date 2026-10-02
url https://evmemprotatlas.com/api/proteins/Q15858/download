--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>SCN9A</t>
   </si>
   <si>
     <t>Q15858</t>
   </si>
   <si>
     <t>Sodium channel protein type 9 subunit alpha (Neuroendocrine sodium channel) (hNE-Na) (Peripheral sodium channel 1) (PN1) (Sodium channel protein type IX subunit alpha) (Voltage-gated sodium channel subunit alpha Nav1.7)</t>
   </si>
   <si>
     <t>TRANSMEM 126..145; /note="Helical; Name=S1 of repeat I"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 151..172; /note="Helical; Name=S2 of repeat I"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 186..204; /note="Helical; Name=S3 of repeat I"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 211..227; /note="Helical; Name=S4 of repeat I"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 242..267; /note="Helical; Name=S5 of repeat I"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 377..402; /note="Helical; Name=S6 of repeat I"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 746..762; /note="Helical; Name=S1 of repeat II"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 772..796; /note="Helical; Name=S2 of repeat II"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 806..822; /note="Helical; Name=S3 of repeat II"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 832..848; /note="Helical; Name=S4 of repeat II"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 866..888; /note="Helical; Name=S5 of repeat II"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 941..967; /note="Helical; Name=S6 of repeat II"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1188..1212; /note="Helical; Name=S1 of repeat III"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1225..1250; /note="Helical; Name=S2 of repeat III"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1253..1278; /note="Helical; Name=S3 of repeat III"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1288..1304; /note="Helical; Name=S4 of repeat III"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1318..1342; /note="Helical; Name=S5 of repeat III"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1432..1457; /note="Helical; Name=S6 of repeat III"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1515..1534; /note="Helical; Name=S1 of repeat IV"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1546..1567; /note="Helical; Name=S2 of repeat IV"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1577..1598; /note="Helical; Name=S3 of repeat IV"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1608..1627; /note="Helical; Name=S4 of repeat IV"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1641..1663; /note="Helical; Name=S5 of repeat IV"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"; TRANSMEM 1734..1759; /note="Helical; Name=S6 of repeat IV"; /evidence="ECO:0000305|PubMed:30765606, ECO:0007744|PDB:6J8I"</t>
   </si>
   <si>
     <t>Human disease related genes:Cardiovascular diseases:Vascular diseases; Human disease related genes:Nervous system diseases:Other nervous and sensory system diseases; Voltage-gated ion channels:Voltage-Gated Sodium Channels; Transporters:Transporter channels and pores; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Disease related genes, FDA approved drug targets, Human disease related genes, Metabolic proteins, Predicted membrane proteins, Transporters, Voltage-gated ion channels</t>
   </si>
   <si>
     <t>ENSG00000169432</t>
   </si>
   <si>
     <t>ETHA, Nav1.7, NE-NA, NENA, PN1</t>
   </si>
@@ -601,51 +601,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>