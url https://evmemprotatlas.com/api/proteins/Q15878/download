--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CAC1E</t>
   </si>
   <si>
     <t>Q15878</t>
   </si>
   <si>
     <t>Voltage-dependent R-type calcium channel subunit alpha-1E (Brain calcium channel II) (BII) (Calcium channel, L type, alpha-1 polypeptide, isoform 6) (Voltage-gated calcium channel subunit alpha Cav2.3)</t>
   </si>
   <si>
     <t>TRANSMEM 90..108; /note="Helical; Name=S1 of repeat I"; TRANSMEM 128..146; /note="Helical; Name=S2 of repeat I"; TRANSMEM 159..173; /note="Helical; Name=S3 of repeat I"; TRANSMEM 186..205; /note="Helical; Name=S4 of repeat I"; TRANSMEM 224..244; /note="Helical; Name=S5 of repeat I"; TRANSMEM 327..350; /note="Helical; Name=S6 of repeat I"; TRANSMEM 477..496; /note="Helical; Name=S1 of repeat II"; TRANSMEM 510..529; /note="Helical; Name=S2 of repeat II"; TRANSMEM 539..557; /note="Helical; Name=S3 of repeat II"; TRANSMEM 568..586; /note="Helical; Name=S4 of repeat II"; TRANSMEM 606..625; /note="Helical; Name=S5 of repeat II"; TRANSMEM 679..703; /note="Helical; Name=S6 of repeat II"; TRANSMEM 1149..1165; /note="Helical; Name=S1 of repeat III"; TRANSMEM 1190..1209; /note="Helical; Name=S2 of repeat III"; TRANSMEM 1218..1240; /note="Helical; Name=S3 of repeat III"; TRANSMEM 1255..1272; /note="Helical; Name=S4 of repeat III"; TRANSMEM 1292..1311; /note="Helical; Name=S5 of repeat III"; TRANSMEM 1399..1422; /note="Helical; Name=S6 of repeat III"; TRANSMEM 1480..1498; /note="Helical; Name=S1 of repeat IV"; TRANSMEM 1514..1533; /note="Helical; Name=S2 of repeat IV"; TRANSMEM 1542..1560; /note="Helical; Name=S3 of repeat IV"; TRANSMEM 1572..1590; /note="Helical; Name=S4 of repeat IV"; TRANSMEM 1610..1629; /note="Helical; Name=S5 of repeat IV"; TRANSMEM 1699..1724; /note="Helical; Name=S6 of repeat IV"</t>
   </si>
   <si>
     <t>Voltage-gated ion channels:Voltage-Gated Calcium Channels; Predicted intracellular proteins; Human disease related genes:Nervous system diseases:Epilepsy; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000198216</t>
   </si>
   <si>
     <t>CACNA1E</t>
   </si>
@@ -589,51 +589,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>