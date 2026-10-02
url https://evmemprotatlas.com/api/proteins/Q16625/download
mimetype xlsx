--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>OCLN</t>
   </si>
   <si>
     <t>Q16625</t>
   </si>
   <si>
     <t>Occludin</t>
   </si>
   <si>
     <t>TRANSMEM 67..89; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 136..160; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 171..195; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 244..265; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters; Human disease related genes:Nervous system diseases:Other nervous and sensory system diseases; Predicted intracellular proteins; Potential drug targets; Disease related genes</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Potential drug targets, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000197822</t>
   </si>
   <si>
     <t>PPP1R115</t>
   </si>
@@ -658,51 +658,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2">
         <v>10</v>
       </c>
       <c r="O2">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -714,51 +714,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>20</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3">
         <v>10</v>
       </c>
       <c r="O3">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -770,51 +770,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>20</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4">
         <v>10</v>
       </c>
       <c r="O4">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P4" t="s">
         <v>34</v>
       </c>
       <c r="Q4" t="s">
         <v>35</v>
       </c>
       <c r="R4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
@@ -826,51 +826,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>20</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5">
         <v>10</v>
       </c>
       <c r="O5">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P5" t="s">
         <v>36</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="R5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6">
@@ -882,51 +882,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>20</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
       <c r="M6" t="s">
         <v>27</v>
       </c>
       <c r="N6">
         <v>10</v>
       </c>
       <c r="O6">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P6" t="s">
         <v>38</v>
       </c>
       <c r="Q6" t="s">
         <v>39</v>
       </c>
       <c r="R6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7">
@@ -938,51 +938,51 @@
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>20</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
       <c r="M7" t="s">
         <v>27</v>
       </c>
       <c r="N7">
         <v>10</v>
       </c>
       <c r="O7">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P7" t="s">
         <v>40</v>
       </c>
       <c r="Q7" t="s">
         <v>41</v>
       </c>
       <c r="R7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8">
@@ -994,51 +994,51 @@
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>20</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
         <v>27</v>
       </c>
       <c r="N8">
         <v>10</v>
       </c>
       <c r="O8">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P8" t="s">
         <v>42</v>
       </c>
       <c r="Q8" t="s">
         <v>43</v>
       </c>
       <c r="R8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9">
@@ -1050,51 +1050,51 @@
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>20</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
       <c r="M9" t="s">
         <v>27</v>
       </c>
       <c r="N9">
         <v>10</v>
       </c>
       <c r="O9">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P9" t="s">
         <v>44</v>
       </c>
       <c r="Q9" t="s">
         <v>45</v>
       </c>
       <c r="R9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10">
@@ -1106,51 +1106,51 @@
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>20</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
         <v>27</v>
       </c>
       <c r="N10">
         <v>10</v>
       </c>
       <c r="O10">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P10" t="s">
         <v>46</v>
       </c>
       <c r="Q10" t="s">
         <v>47</v>
       </c>
       <c r="R10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11">
@@ -1162,51 +1162,51 @@
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>20</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
       <c r="M11" t="s">
         <v>27</v>
       </c>
       <c r="N11">
         <v>10</v>
       </c>
       <c r="O11">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P11" t="s">
         <v>48</v>
       </c>
       <c r="Q11" t="s">
         <v>49</v>
       </c>
       <c r="R11" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>