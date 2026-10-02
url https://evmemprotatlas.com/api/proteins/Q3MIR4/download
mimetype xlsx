--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CC50B</t>
   </si>
   <si>
     <t>Q3MIR4</t>
   </si>
   <si>
     <t>Cell cycle control protein 50B (P4-ATPase flippase complex beta subunit TMEM30B) (Transmembrane protein 30B)</t>
   </si>
   <si>
     <t>TRANSMEM 34..54; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 316..336; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters:Accessory Factors Involved in Transport</t>
   </si>
   <si>
     <t>Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000182107</t>
   </si>
   <si>
     <t>TMEM30B</t>
   </si>