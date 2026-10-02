--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="50">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,141 +61,319 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ODR4</t>
   </si>
   <si>
     <t>Q5SWX8</t>
   </si>
   <si>
     <t>Protein odr-4 homolog (hODR-4) (LAG1-interacting protein) (Transactivated by transforming growth factor beta protein 1)</t>
   </si>
   <si>
     <t>TRANSMEM 82..102; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 432..452; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000157181</t>
   </si>
   <si>
     <t>C1orf27, FLJ20505, odr-4, TTG1</t>
   </si>
   <si>
     <t>Odr-4 GPCR localization factor homolog</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>186375838-186421378</t>
   </si>
   <si>
     <t>19190083</t>
   </si>
   <si>
     <t>Characterization of exosome-like vesicles released from human tracheobronchial ciliated epithelium: a possible role in innate defense.</t>
   </si>
   <si>
     <t>Biochemical characterization further revealed typical surface, cytoskeletal, and cytoplasmic proteins characteristic of exosomes, including the multivesicular and late endosomal membrane markers Tsg101 and CD63.</t>
   </si>
   <si>
     <t>37423660</t>
   </si>
   <si>
     <t>Functionalized carbon nanotube field-effect transistor biosensor for highly sensitive detection of exosomal protein.</t>
   </si>
   <si>
-    <t>Here, we describe a polymer-sorted high-purity semiconducting carbon nanotubes (CNTs) films-based field-effect transistor (FET) biosensor for ultrasensitive and label-free detection of MUC1, a transmembrane protein highly expressed in breast cancer exosomes.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Here, we describe a polymer-sorted high-purity semiconducting carbon nanotubes (CNTs) films-based field-effect transistor (FET) biosensor for ultrasensitive and label-free detection of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MUC1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, a transmembrane protein highly expressed in breast cancer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37445655</t>
   </si>
   <si>
     <t>Lyophilization Based Isolation of Exosomes.</t>
   </si>
   <si>
-    <t>The expression of MUC1 protein on the exosomes isolated from MCF-7 cells also indicated that their potential diagnostic properties were intact.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MUC1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> protein on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> isolated from MCF-7 cells also indicated that their potential diagnostic properties were intact.</t>
+    </r>
   </si>
   <si>
     <t>37547453</t>
   </si>
   <si>
     <t>Structural and molecular insight into antibody recognition of dynamic neoepitopes in membrane tethered MUC1 of pancreatic cancer cells and secreted exosomes.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Structural and molecular insight into antibody recognition of dynamic neoepitopes in membrane tethered </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MUC1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> of pancreatic cancer cells and secreted </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>38006701</t>
   </si>
   <si>
     <t>DNA four-way junction-driven dual-rolling circle amplification sandwich-type aptasensor for ultra-sensitive and specific detection of tumor-derived exosomes.</t>
   </si>
   <si>
-    <t>The CD63 aptamer modified on a gold electrode captured exosomes, and then the sandwich-type aptasensor was formed with the addition of the MUC1 aptamer.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The CD63 aptamer modified on a gold electrode captured </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, and then the sandwich-type aptasensor was formed with the addition of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MUC1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> aptamer.</t>
+    </r>
   </si>
   <si>
     <t>39020428</t>
   </si>
   <si>
     <t>Targeted proteomics of plasma extracellular vesicles uncovers MUC1 as combinatorial biomarker for the early detection of high-grade serous ovarian cancer.</t>
   </si>
   <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Targeted proteomics of plasma </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> uncovers </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MUC1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as combinatorial biomarker for the early detection of high-grade serous ovarian cancer.</t>
+    </r>
+  </si>
+  <si>
     <t>39243449</t>
   </si>
   <si>
     <t>Branched hybridization chain reaction and tetrahedral DNA-based trivalent aptamer powered SERS sensor for ultra-highly sensitive detection of cancer-derived exosomes.</t>
   </si>
   <si>
-    <t>Taking gastric cancer SGC-7901 cells-derived exosomes as a test model, the triApt-TDNs were constructed by conjugating aptamers specific to mucin 1 (MUC1) protein with tetrahedral DNAs and subsequently immobilized on the surface of silver nanorods (AgNRs) arrays to create SERS-active sensing chips capable of specifically capturing exosomes overexpressing MUC1 proteins.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Taking gastric cancer SGC-7901 cells-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as a test model, the triApt-TDNs were constructed by conjugating aptamers specific to mucin 1 (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MUC1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) protein with tetrahedral DNAs and subsequently immobilized on the surface of silver nanorods (AgNRs) arrays to create SERS-active sensing chips capable of specifically capturing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> overexpressing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>MUC1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> proteins.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -649,51 +827,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>7</v>
       </c>
       <c r="O2">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -705,51 +883,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>7</v>
       </c>
       <c r="O3">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -761,51 +939,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>7</v>
       </c>
       <c r="O4">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
@@ -817,228 +995,228 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>7</v>
       </c>
       <c r="O5">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P5" t="s">
         <v>38</v>
       </c>
       <c r="Q5" t="s">
         <v>39</v>
       </c>
       <c r="R5" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6">
         <v>2</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>7</v>
       </c>
       <c r="O6">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7">
         <v>2</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7">
         <v>7</v>
       </c>
       <c r="O7">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R7" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8">
         <v>2</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8">
         <v>7</v>
       </c>
       <c r="O8">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Q8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="R8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">