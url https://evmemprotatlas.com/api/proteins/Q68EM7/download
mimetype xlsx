--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>RHG17</t>
   </si>
   <si>
     <t>Q68EM7</t>
   </si>
   <si>
     <t>Rho GTPase-activating protein 17 (Rho-type GTPase-activating protein 17) (RhoGAP interacting with CIP4 homologs protein 1) (RICH-1)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000140750</t>
   </si>
   <si>
     <t>ARHGAP17</t>
   </si>
   <si>
     <t>FLJ10308, FLJ13219, NADRIN, RICH1, WBP15</t>
   </si>