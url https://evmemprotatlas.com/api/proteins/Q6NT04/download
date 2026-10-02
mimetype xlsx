--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,90 +61,91 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>TIGD7</t>
   </si>
   <si>
     <t>Q6NT04</t>
   </si>
   <si>
     <t>Tigger transposable element-derived protein 7</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000140993</t>
   </si>
   <si>
     <t>Sancho</t>
   </si>
   <si>
     <t>Tigger transposable element derived 7</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>3298808-3305729</t>
   </si>
   <si>
     <t>37968711</t>
   </si>
   <si>
     <t>Human umbilical cord mesenchymal stem cell-derived exosomes promote microcirculation in aged diabetic mice by TGF-β1 signaling pathway.</t>
   </si>
   <si>
-    <t xml:space="preserve">The mechanism may be associated with exosomes rich in TGF-β1, which is likely to promote endothelial cell proliferation and improve permeability through binding to the endothelial CD105/TβR-II receptor complex, while promoting angiogenesis and protecting skeletal muscle cells from apoptosis.
+    <t xml:space="preserve">Human umbilical cord mesenchymal stem cell-derived exosomes promote microcirculation in aged diabetic mice by TGF-\xce\xb21 signaling pathway.
+The mechanism may be associated with exosomes rich in TGF-\xce\xb21, which is likely to promote endothelial cell proliferation and improve permeability through binding to the endothelial CD105/T\xce\xb2R-II receptor complex, while promoting angiogenesis and protecting skeletal muscle cells from apoptosis.
 Therefore, this study verified the changes of CD105 in the exosome group, and it was used as the mechanism study of this study.
 Western blot analysis showed that the expression of CD105 protein in lower limb muscle tissue of exosome group was significantly increased compared with that of PBS group.
 Western blot showed positive expression of specific proteins CD9, CD81 and TSG101 on exosomes.2.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -601,51 +602,51 @@
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>24</v>
       </c>
       <c r="K2" t="s">
         <v>25</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.275</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>