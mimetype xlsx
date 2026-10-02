--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>KLC3</t>
   </si>
   <si>
     <t>Q6P597</t>
   </si>
   <si>
     <t>Kinesin light chain 3 (KLC2-like) (kinesin light chain 2)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Disease related genes; Predicted intracellular proteins; Human disease related genes:Nervous system diseases:Eye disease</t>
   </si>
   <si>
     <t>Disease related genes, Essential proteins, Human disease related genes, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000174996</t>
   </si>
   <si>
     <t>KLC2</t>
   </si>