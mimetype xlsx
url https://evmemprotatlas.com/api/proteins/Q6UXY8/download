--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>TMC5</t>
   </si>
   <si>
     <t>Q6UXY8</t>
   </si>
   <si>
     <t>Transmembrane channel-like protein 5</t>
   </si>
   <si>
     <t>TRANSMEM 459..479; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 486..508; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 526..546; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 620..640; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 655..675; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 699..719; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 733..753; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 787..807; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 836..856; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 901..921; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters:Transporter channels and pores</t>
   </si>
   <si>
     <t>Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000103534</t>
   </si>
   <si>
     <t>FLJ13593</t>
   </si>
@@ -622,51 +622,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>4</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.275</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -678,51 +678,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>4</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.275</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -734,51 +734,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>4</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.275</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
@@ -790,51 +790,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>4</v>
       </c>
       <c r="O5">
-        <v>0.5</v>
+        <v>0.275</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>