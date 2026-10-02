--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ATL4</t>
   </si>
   <si>
     <t>Q6UY14</t>
   </si>
   <si>
     <t>ADAMTS-like protein 4 (ADAMTSL-4) (Thrombospondin repeat-containing protein 1)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Disease related genes; Human disease related genes:Congenital malformations:Congenital malformations of eye; Predicted secreted proteins</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000143382</t>
   </si>
   <si>
     <t>ADAMTSL4</t>
   </si>
@@ -124,51 +124,76 @@
   <si>
     <t>36443833</t>
   </si>
   <si>
     <t>UBE2O ubiquitinates PTRF/CAVIN1 and inhibits the secretion of exosome-related PTRF/CAVIN1.</t>
   </si>
   <si>
     <t xml:space="preserve">And PTRF in exosomes has been identified as a potential biomarker in multiple malignancies such as glioma and renal cell carcinoma.
 Functionally, we found that UBE2O inhibited the effects of PTRF on exosome secretion via decreasing caveolae formation.
 Furthermore, we found that SDPR promotes PTRF expression in exosomes.
 However, the mechanisms of how to regulate the secretion of exosome-related PTRF remain unknown.
 Importantly, UBE2O decreased exosome secretion, resulting in downregulating PTRF secretion via exosomes.
 Interestingly, even in the presence of SDPR, UBE2O still inhibited the secretion of exosome-related PTRF.
 It is known that Polymerase I and Transcript Release Factor (PTRF, also known as Caveolin-associated Protein-1, CAVIN1) plays an important role in caveolae formation and exosome secretion.
 Our study demonstrated that UBE2O downregulated exosome release and controlled the secretion of exosome-related PTRF through ubiquitinating PTRF.
 Since exosomes play an important role in malignant tumor growth and PTRF included in exosomes is a biomarker for several malignant tumors, increasing UBE2O expression in cells has the potential to be developed as a novel approach for cancer treatment.
 The effect of UBE2O on the secretion of exosome-related PTRF was analyzed by western blot, and the effect of UBE2O on exosome secretion was evaluated by exosome markers and the total protein content of exosomes.</t>
   </si>
   <si>
     <t>38385960</t>
   </si>
   <si>
     <t>Urinary exosomal mRNA as a biomarker for the diagnosis of bladder cancer.</t>
   </si>
   <si>
-    <t>The combined detection of urinary exosome SDPR and ACBD7 has a certain diagnostic value for bladder cancer.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The combined detection of urinary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> SDPR and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ACBD7</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> has a certain diagnostic value for bladder cancer.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -622,51 +647,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -678,51 +703,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.375</v>
+        <v>0.4</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>