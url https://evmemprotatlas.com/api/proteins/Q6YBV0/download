--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,96 +61,132 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>S36A4</t>
   </si>
   <si>
     <t>Q6YBV0</t>
   </si>
   <si>
     <t>Neutral amino acid uniporter 4 (Solute carrier family 36 member 4)</t>
   </si>
   <si>
     <t>TRANSMEM 87..107; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 154..174; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 206..226; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 231..251; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 273..293; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 309..329; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 358..378; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 389..409; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 414..434; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 456..476; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters:Electrochemical Potential-driven transporters</t>
   </si>
   <si>
     <t>Metabolic proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000180773</t>
   </si>
   <si>
     <t>SLC36A4</t>
   </si>
   <si>
     <t>FLJ38932, PAT4</t>
   </si>
   <si>
     <t>Solute carrier family 36 member 4</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>93144174-93197991</t>
   </si>
   <si>
     <t>37646133</t>
   </si>
   <si>
     <t>ICAM-1-decorated extracellular vesicles loaded with miR-146a and Glut1 drive immunomodulation and hinder tumor progression in a murine model of breast cancer.</t>
   </si>
   <si>
-    <t>Engineered extracellular vesicles (EVs) decorated with ICAM-1 ligands and loaded with miR-146a and</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Engineered </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) decorated with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ICAM-1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> ligands and loaded with miR-146a and</t>
+    </r>
   </si>
   <si>
     <t>38673823</t>
   </si>
   <si>
     <t>Altered Glycolysis, Mitochondrial Biogenesis, Autophagy and Apoptosis in Peritoneal Endometriosis in Adolescents.</t>
   </si>
   <si>
     <t>Samples of plasma and peritoneal fluid exosomes, endometrioid foci and non-affected peritoneum were tested for estrogen receptor (Erα/β), hexokinase (Hex2), pyruvate dehydrogenase kinase (PDK1), glucose transporter (Glut1), monocarboxylate transporters (MCT1 and MCT2), optic atrophy 1 (OPA1, mitochondrial fusion protein), dynamin-related protein 1 (DRP1, mitochondrial fission protein), Bax, Bcl2, Beclin1, Bnip3, P38 mitogen-activated protein kinase (MAPK), hypoxia-inducible factor 1 (Hif-1α), mitochondrial voltage-dependent anion channel (VDAC) and transforming growth factor (TGFβ) proteins as markers of estrogen signaling, glycolysis rates, mitochondrial biogenesis and damage, apoptosis and autophagy (Western-Blot and PCR).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -613,51 +649,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -669,51 +705,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>