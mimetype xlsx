--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>LHPL2</t>
   </si>
   <si>
     <t>Q6ZUX7</t>
   </si>
   <si>
     <t>LHFPL tetraspan subfamily member 2 protein (Lipoma HMGIC fusion partner-like 2 protein)</t>
   </si>
   <si>
     <t>TRANSMEM 11..31; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 102..122; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 132..152; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 181..201; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000145685</t>
   </si>
   <si>
     <t>LHFPL2</t>
   </si>