--- v0 (2026-08-13)
+++ v1 (2026-10-04)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PTAR1</t>
   </si>
   <si>
     <t>Q7Z6K3</t>
   </si>
   <si>
     <t>Protein prenyltransferase alpha subunit repeat-containing protein 1</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000188647</t>
   </si>
   <si>
     <t>Protein prenyltransferase alpha subunit repeat containing 1</t>
   </si>
   <si>
     <t>9</t>
   </si>