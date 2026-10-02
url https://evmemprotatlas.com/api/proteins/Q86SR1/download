--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,102 +61,102 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>GLT10</t>
   </si>
   <si>
     <t>Q86SR1</t>
   </si>
   <si>
     <t>Polypeptide N-acetylgalactosaminyltransferase 10 (EC 2.4.1.41) (Polypeptide GalNAc transferase 10) (GalNAc-T10) (pp-GaNTase 10) (Protein-UDP acetylgalactosaminyltransferase 10) (UDP-GalNAc:polypeptide N-acetylgalactosaminyltransferase 10)</t>
   </si>
   <si>
     <t>TRANSMEM 12..31; /note="Helical; Signal-anchor for type II membrane protein"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>ENZYME proteins:Transferases; Enzymes; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Enzymes, Metabolic proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000164574</t>
   </si>
   <si>
     <t>GALNT10</t>
   </si>
   <si>
     <t>GalNAc-T10</t>
   </si>
   <si>
     <t>Polypeptide N-acetylgalactosaminyltransferase 10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>154190730-154420984</t>
   </si>
   <si>
     <t>35294531</t>
   </si>
   <si>
     <t>Identification of CD14 and lipopolysaccharide-binding protein as novel biomarkers for sarcoidosis using proteomics of serum extracellular vesicles.</t>
   </si>
   <si>
+    <t>39940923</t>
+  </si>
+  <si>
+    <t>NHERF2 as a Novel Biomarker for Distinguishing MAC Pulmonary Disease from Tuberculosis Based on Proteome Analysis of Serum Extracellular Vesicles.</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...4 lines deleted...]
-    <t>NHERF2 as a Novel Biomarker for Distinguishing MAC Pulmonary Disease from Tuberculosis Based on Proteome Analysis of Serum Extracellular Vesicles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -610,116 +610,116 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q3" t="s">
         <v>33</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">